--- v0 (2026-02-08)
+++ v1 (2026-04-06)
@@ -1,183 +1,263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava Rituály Pavla Šmída</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nyní se podíváme na zajímavou výstavu do ostravské Galerie výtvarných umění a navštívíme zámek ve Frýdku, kam se vydáme za houbami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zajímavé téma si pro svou výstavu obrazů vybral malíř a figuralista Pavel Šmíd. Nazval ji Rituály.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Skřebská, kurátorka výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jedná se o jeho první velkou soubornou výstavu v Ostravě. Výstava se nazývá Rituály, jsou zde takové ty obecné rituály, je to vlastně vývoj života ve 20. století, je inspirován fotografií, takže, ať už je to rodinné fotografie nebo i fotografie propagandistické z doby války, ale i to poválečné období, vlastně i velmi osobní rituály, ať je to rituál osobní, to je třeba tanec nebo voda.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstavu jsme navštívili ještě před jejím zahájením, abychom tady zastihli samotného autora obrazů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Šmíd, vystavující malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme se rozhodli s kurátorkou Renatou Skřebskou, že soustředíme na téhle výstavě obrazy, které jsou tematicky blíže rituálům s tím, že to na jedné straně upevňuje tu vazbu lidí, právě v případě těch společenských, jako sounáležitost státu, identifikace s Evropou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Při příležitosti výstavy byla vydána také souhrnná publikace.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Skřebská, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „K výstavě vychází první autorova monografie, která mapuje jeho tvorbu od roku 1995 až po současnost a představuje všechny polohy a díla, která nebyla možná i z kapacitních důvodů představit na výstavě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adrian Stratil, olomoucký malíř, návštěvník výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to vynikající figuralista, mimochodem svoji sílu malířskou dokazuje krásnými pastami, které se hned tak nevidí u malířů.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě i téma je velmi zajímavé, už postavy jsou královská disciplína. Malovat vůbec postavy a portréty a v pohybu, zachytiti ten okamžik pohybu je pro mě vždycky fascinující a jsem ráda, že to můžu vidět.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pavel Šmíd maluje výhradně olejovou barvou. Pochází z Krnova a v současné době tvoří ve svém ateliéru v Praze Hlubočepích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -189,171 +269,129 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava Živé houby na frýdeckém zámku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Následující reportáž se týká výstavy. Neobvyklá je však v tom, že exponáty autoři výstavy našli a přinesli pouhý den před jejím zahájením. Jedná se o živé houby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Řeháková, Muzeum Beskyd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Muzejníci natáhli gumáky, šli do lesa a hledali jedlé, nejedlé, samozřejmě i jedovaté houby, aby je mohli poté představit veřejnosti. Pondělní zahájení výstavy patřilo mykologické poradně, která probíhá vlastně od července až do října. Vedoucím poradny je pan ing. Jiří Lederer. Návštěvníci přicházejí s fotografiemi, s živými nálezy a ty se poté určují.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Leder, mykolog Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Většinou běžné druhy, které se v Beskydech běžně vyskytují a při nedělní vycházce jsme našli některé vzácné druhy. Třeba Kyj uťatý, který je velmi vzácný anebo Lošák palčivý, který je zajímavý tím, že má takovou červenou tekutinu.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sběr hub a jejich úprava je mezi lidmi stále oblíbenější. S tím roste také důležitost odborníků mykologů a jejich poraden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Leder, mykolog Muzea Beskyd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My se snažíme poučit houbaře o tom, že i jedlé houby mají své dvojníky, které je třeba rozlišovat, protože do poradny mi třeba často chodí i lidé, kteří sbírají tzv. modráky, čili Hřib kovář a polovina z nich je třeba Kříšť, který je hořký a nejedlý. Takže tam jsou nějaké znaky, které je potřeba znát. Houby se nesbírají podle vzhledu, ale podle těch znaků, které je odlišují.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S houbami je to u lidé jako s hudbou. Každý má svoje oblíbené druhy i jejich úpravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hřiby určitě a my tedy v kuchyni Lišky milujeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Co nejradši vařím? No tak mám ráda polévku i omáčku a hlavně tedy ty Lišky na smetaně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Každý houbař by měl znát zásady sběru i postupu při případné otravě houbami.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Leder, mykolog Muzea Beskyd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pokud máme podezření, že nám není dobře z houbového jídla, v každém případě je dobré volat lékaře a k tomu, aby ten lékař stanovil diagnózu, je vhodné, přinést alespoň nějaký zbytek té houby nebo i pokrmu, protože ty poznávací znaky, například výtrusy Muchomůrky zelené, se poznají i uvařené.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na frýdeckém zámku působí každé pondělí hojně navštěvovaná mykologická poradna, kde se každému dostane ujištění o druhu a především jedlosti jeho nálezů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -450,93 +488,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kulturni-okenko/kulturni-okenko-02-10-2023-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>