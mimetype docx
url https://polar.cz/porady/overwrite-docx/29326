--- v0 (2025-12-24)
+++ v1 (2026-06-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci se více rozjedou do místních částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci městské policie budou více hlídkovat v místních částech, zejména v nočních hodinách. Chtějí tak zamezit drobným krádežím, které se množí například na zahradách v Žilině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,99 +213,85 @@
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě je u toho důležitá i součinnost občanů, protože z informací například od lidí ze Žiliny vím, že mnohdy se jim zdá škoda, která jim byla způsobena, není vysokého rozsahu, a energie, kterou by měli vynaložit k tomu, aby se to prošetřilo, se jim zdá neúměrná, takže mnohdy to nehlásí.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co se týče hlídkové a kontrolní činnosti v místních částech, tak městská policie se skládá ze čtyř směn, kdy každá směna má vyčleněnu konkrétní místní část. Na místní část Loučka, kde se nám děje nejvíce věcí, máme vyčleněného rajonového strážníka, který se zabývá problematikou této místní části.”         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Volný čas lze atraktivně trávit i v knihovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Týden knihoven, to je celorepubliková akce, která si dává za cíl popularizovat knihovny a přitáhnout co nejvíce nových čtenářů. Připojila se k ní také ta v Novém Jičíně. Připravila výstavy, přednášky a registraci zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce probíhá již 27. ročník celostátní akce Týdne knihoven, v daném termínu od 2. do 6. října se k němu připojuje i městská knihovna v Novém Jičíně.  Letošním motto je „Už jsme zpátky!“ a navazuje na loňské “Zpátky po knihoven”. Každá zapojená knihovna se návštěvníkům snaží nabídnout programy k atraktivnímu využití volného času a především dát o sobě vědět. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Domoráková, vedoucí Městské knihovny v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro naše čtenáře jsme připravili hned tři výstavy. Je to výstava Putování do vnitřního vesmíru, kdy opět spolupracujeme se Sjednocenou organizací nevidomých a slabozrakých, výstava bude nevidomé výtvarnice Zlaty Zumrové. Výstava se koná v rámci 29. ročníku festivalu Dny umění nevidomých na Moravě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další výstava v prostorách T-klubu přiblíží veřejnosti témata spojená s duševním zdravím, ta se koná zase v rámci Týdne pro duševní zdraví. Třetí výstava, která je instalována na dětském oddělení, se jmenuje Hurá do školy s Marií Terezií.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -204,57 +305,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na středu 4. října, ve spolupráci s Klubem rodáků a přátel města a Literárním klubem, zve knihovna na literárně-hudební pořad Svět očima Miloslava Baláše.  Ten připomeneme život a dílo novojičínského spisovatele a významného vlastivědného pracovníka. Týden knihoven zakončí akce pro nejmenší čtenáře.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Domoráková, vedoucí Městské knihovny v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bude to 5. října o d17 hodin divadelní představení Houbařská pohádka v podání Divadélka Koloběžka. Pohádka je připravena jak pro veřejnost, tak pro naše prvňáčky, kteří se nově přihlásit do knihovny v měsíci září. Bylo to v rámci akce Poprvé do školy a hurá do knihovny. A po ukončení pohádky je pro ně připraveno slavnostní pasování na čtenáře knihovny.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V týdnu knihoven bude opět probíhat registrace nových čtenářů zdarma. A současným čtenářům bude udělena amnestie poplatků za upomínky. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">V týdnu knihoven bude opět probíhat registrace nových čtenářů zdarma. A současným čtenářům bude udělena amnestie poplatků za upomínky.   ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivní včelaři věnují péči i vlastnímu vosku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Když je řeč o včelařích, většinou se diskuze stáčí kolem množství a kvality medu. S předsedou novojičínské organizace jsme proto tentokrát hovořili o jiném včelím produktu, v tomto období je aktuálním tématem také vosk.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -346,57 +441,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teď v září už tedy včelaři mají vosk zpracovaný, stejně jako už jim skončilo medobraní. S poměrně různým výsledkem.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Geryk, jednatel ZO Nový Jičín, Český svaz včelařů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady jsou velké rozdíly v Novém Jičíně. Já jsem měl medu celkem dost, ale směrem na Hodslavice, tak tam už toho medu ubývalo. byla stanovištěm kde včelaři říkali “nula”. Letos ten poslední med byl tmavší, prvního medu bylo jakž takž dost.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní čeká včelaře další důležitá práce, včelstva musí přeléčit a připravit na zimu. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -471,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-02-10-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>