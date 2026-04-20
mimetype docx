--- v0 (2025-12-17)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Převaděč při hazardním ujíždění policistům málem zabil 29 migrantů v dodávce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jen málo scházelo k tomu, aby se ze srázu obchvatu Jablunkova zřítila dodávka plná migrantů. Řidič z ní vyskočil těsně před tím, než dodávku nasměroval na svodidla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadržení třicítky nelegálních migrantů mohlo mít v sobotu dopoledne klidný průběh. Policejní hlídka si u hraničního přechodu v Mostech u Jablunkova vyhlédla podezřelou dodávku, kterou chtěla zastavit ke kontrole. Šofér bílého Renaultu s maďarskou značkou však na znamení k zastavení nereagoval a začal ujíždět. Policisté skočili do svého služebního vozu a začali dodávku stíhat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zadržení třicítky nelegálních migrantů mohlo mít v sobotu dopoledne klidný průběh. Policejní hlídka si u hraničního přechodu v Mostech u Jablunkova vyhlédla podezřelou dodávku, kterou chtěla zastavit ke kontrole. Šofér bílého Renaultu s maďarskou značkou však na znamení k zastavení nereagoval a začal ujíždět. Policisté skočili do svého služebního vozu a začali dodávku stíhat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidič před nimi kličkoval, přejížděl do protisměru a rozhodně nechtěl zastavit. U protisměrné odbočky na Jablunkov a Dolní Lomnou nezvládl odbočení a najel na svodidla. V té chvíli už věděl, že bude z místa prchat po svých. Z auta vyskočil ještě před zastavením dodávky. Ta zůstala nakloněná nad srázem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skupina migrantů, ve které byly i ženy a děti, v uzavřeném prostoru bez oken trpěla už v průběhu divoké jízdy. Pokud by neřízená dodávka pokračovala po svodidlech dále, převrátila by se a lidé v nákladovém prostoru by nemuseli vyváznout živí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco převaděč vzal do zaječích, policisté se postarali o migranty. Na stopu převaděče byl o chvíli později nasazen služební pes. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,150 +354,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hejtman navštívil Rekreační pobyt ROH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Všichni si jistě pamatujeme dnes již kultovní veselohry s Jaroslavem Marvanem Dovolená s Andělem a Anděl na horách. Právě ty se staly inspirací pro pořadatele téměř věrného retro pobytu. V Malé Morávce Jeseníkách retro rekreanti přivítali i hejtmana našeho kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přivítání hejtmana bylo stylové, s vlaječkami, pokřiky i nezbytným chlebem a solí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak jedna věc je velice důležitá a to je to, že ze Slovenska přijel takovýto úžasný tým skvělých lidí, který by mohl být na Slovensku, ale je u nás v Jeseníkách, to je pocta pro Jeseníky, no a když se podíváme do té minulosti, tak je třeba ukazovat našim dětem a našim rodinám to, jak to v životě fungovalo, protože ne všechno je jen o slunci zalitém v té moderní době, v technologickém vývoji s telefony, s počítači, ale je to o tom, že lidé bez telefonu se lépe poznávají, také se hýbou a hlavně jsou na našem čerstvém vzduchu v Jeseníkách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pobyty byly původně organizovány v původní zotavovně Morava v Tatranské Lomnici. Tu bohužel čeká generální rekonstrukce, celý pobyt byl proto přenesen do Jeseníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Krč, hlavní organizátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Takže my jsme se dali dohromady s hotelem Neptun tady v Malé Morávce, protože tohle je hotel starý v koncepci, ze 70. let, Morava měla 90, ale myslím, že pro tento typ rekreace plně vyhovuje. To znamená příroda, útulné pokoje, které jsou šmrncnuté tím retrem, přece jenom 50 let je 50 let. Je tady plno turistických cílů, takže jsme připravili program. Rekreace ROH, dovolená jak tenkrát, jsme přejmenovali na Rekreace ROH, dovolená v Jeseníkách jako tenkrát.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V programu retro pobytu nechybí po vzoru filmů ani ranní budíček, rozcvička, brigáda a společné výlety. Všechno se setkává s nadšením rekreantů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna, rekreantka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to tady perfektní, jinak pocházíme ze Šumavy a konkrétně z Prachatic. Výlety máme každý den, my jsme vynechali jenom jeden, udělali jsme si svůj výlet do Karlovy Studánky, tam bylo krásně a jinak je to tady bezva prosím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jitka, rekreantka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já už jsem byla na jednom pobytu v Tatrách, tak se mi tam strašně moc líbilo, tak jsem si řekla, že si to zopakuji a vůbec toho nelituji, je to tady perfektní, je tu perfektní parta a nejvíc se mi tady líbí, že ti lidi ze sebe si dělají kašpary, šašky a vůbec jim to nevadí.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea, rekreantka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme přijeli ze Slovenska, ze Seredi, Západoslovenský kraj, jezdíme s Atisem, jsme tu poosmé s nimi. Ne tady, tady jsme poprvé, ale v Tatrách jsme byli sedmkrát. Je nám tu výborně, líbí se nám to.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přenos pobytu s Tater do Jeseníků se dokonale povedl a bude pokračovat i příštích letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -424,61 +503,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci projížďky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ještě jsem ti nebyla, tak jsem to chtěla vyzkoušet. Těším se hodně, jak si projedu celou Karvinou." "Já se těším, že se projdu po cestě, kde obvykle nejezdím." "Těším se, až si protáhnu tělo pořádně. "Nevím, jaká nás čeká trasa, nechám se překvapit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebastián Gabler, místopředseda Mládežnické rady Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Trasa vede kolem Kauflandu přes kovonský most zpátky směr k univerzitě, Jedou se dvě kola. Po prvním kole, ti, co se necítí, že zvládnou druhé, můžou zastavit a odpočinout si, zbytek jede druhé. Může se účastnit každý nad 10 let, ale od minulých ročníků už mohou jen čistě kolečkové brusle a ne kola nebo koloběžky. Z bezpečnostních důvodů."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Trasa vede kolem Kauflandu přes kovonský most zpátky směr k univerzitě, Jedou se dvě kola. Po prvním kole, ti, co se necítí, že zvládnou druhé, můžou zastavit a odpočinout si, zbytek jede druhé. Může se účastnit každý nad 10 let, ale od minulých ročníků už mohou jen čistě kolečkové brusle a ne kola nebo koloběžky. Z bezpečnostních důvodů." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nově se také účastníci mohli registrovat online, formulář měli k dispozici 14 dní dopředu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic bude měřit hluk z dopravy  na nové silnici I/68 obchvatu Třince.  Právě končí lhůta pro podávání nabídek, ze kterých vzejde firma na akreditované sledování plnění hygienického limitu hluku. Měření bude prováděno po dobu 24 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -652,93 +729,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>