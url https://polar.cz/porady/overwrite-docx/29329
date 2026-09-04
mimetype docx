--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -771,51 +771,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-10-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>