--- v0 (2026-02-14)
+++ v1 (2026-04-10)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V charitním domě žije i nejstarší obyvatelka Slezské O.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maximální počet šesti desítek klientů mají v současnosti na starosti pracovníci Charitního domu svatého Václava - Domova pokojného stáří v Ostravě-Heřmanicích. Protože jej zřizuje Charita Ostrava, je zde k dispozici nejen lékařská, ale i stálá duchovní služba.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HILDA LUBOVSKÁ, nejstarší obyvatel Slezské Ostravy:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já  tady budu v říjnu 6 let, ale přišla jsem jako 96 a půlletá,  doufala jsem na rok na dva, a jsem tady šest let. Asi mě ten  nejvyšší ještě nechce vzít nahoru. Tak já jsem velice  spokojená, mohu říct, a mám tady i známé, dobře známé, že  si popovídáme, a je to příjemné.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paní Lubovská se do Ostravy se přistěhovala z Brna v roce 1948. A  pracovala zde pouze ve společnosti OKD v zásobování. Na svém  pobytu oceňuje zejména velkou zahradu, která k charitnímu domu  náleží. Tráví v ní svůj čas i v zimních měsících. Účastní  se dosud všech rozmanitých aktivit domova, například trénování  paměti.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTIN DAVID,  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">biskup </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ostravsko-opavský: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já ty charitní domovy,  kterých charita zřizuje celou řádku, považuji za takové místo  dozrávání. Člověk má tady možnost dozrát, dokončit, završit,  ten svůj život a opravdu to zázemí charitního domova k tomu  skýtá opravdu všechno, to co je potřeba. Kromě těch služeb pro  lidské tělo samozřejmě také ty služby duchovní. Součástí  života charitního domu svatého Václava je bohoslužba.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAROSLAV DOLEŽEL,  vedoucí charitního domu:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ten domov byl původně otevřený pro  obyvatele Slezské Ostravy a přilehlého okolí, kdy byli postiženi  povodněmi v roce 97. A my jsme tento domov otevírali v roce 98  právě pro tyto seniory a zdravotně postižené, kteří si už  nedokázali vybudovat své vlastní nové bydlení, tak tady nalezli  svůj nový domov. A posléze potom, po vzniku nového sociálního  zákona, jsme se transformovali na klasický domov pro seniory. Máme  tady obyvatele převážně z Ostravy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICHARD VEREŠ,  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">starosta Slezské Ostravy</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My jsme určitě rádi,  že podobná zařízení jako Charitní dům svatého Václava ve  Slezské Ostravě máme, protože po nich poptávka stále roste. O  to více nás těší, že se Charita Ostrava snaží tento dům dál  rozvíjet a rozšiřovat. Jeho kapacity. Zároveň bych chtěl  poděkovat Charitě Ostrava za spolupráci, kterou s nimi dlouhodobě  máme. Je to jistě potřebná organizace, která velmi intenzivně  spolupracuje s městským obvodem a podílíme se na společných  projektech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Příjemná zahrada posloužila seniorům i v den oslav výročí. Po  děkovné mši a slavnostním obědě zde měli za vydařeného  letního počasí zábavné odpoledne s živou hudbou a občerstvením.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vítězové Beskydské sedmičky se sblížili při sportu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zářným příkladem toho, že není nikdy pozdě na sportování, například i na déletrvající běh, jsou manželé Monika a Tomáš Přibylkovi z Koblova. Pravidelně běhat začali až v dospělosti, zhruba před 12 lety. Extrémní běh je dokonce dal dohromady a učí je vzájemné podpoře.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Starosta Slezské Ostravy Richard Vereš přijal a ocenil letošní  vítězný pár extrémního běžeckého maratonu Beskydská  sedmička - manžele Přibylkovy. Na začátku září na něm  zvítězili v kategorii mix, a v celkovém pořadí dvojic skončili  čtvrtí - hned za třemi mužskými týmy. Zhruba za 15 a půl  hodiny společně zdolali sedm beskydských vrcholů z Třince do  Frenštátu pod Radhoštěm, o délce 101 kilometrů, s celkovým  převýšením 5 500 metrů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOMÁŠ PŘIBYLKA,  extrémní běžec: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já jsem asi běžel podesáté, celkově  podesáté, manželka, myslím, poosmé. Jako tým mix jsme běželi  podruhé, poprvé jsme nedokončili, a skončili jsme na prvním  místě, štěstí nám trochu přálo, měli jsme trochu  natrénované.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONIKA  PŘIBYLKOVÁ, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">extrémní bě</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">žkyně: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krize  určitě byla, teda u mě, hned ve druhé polovině, po 50.  kilometru. Prvních 50 se běželo úplně skvěle, to byla vlastně  taková ta noc, kdy se běží, startuje z toho Třince, vyběhne se  na Javorový, sbíhá se dolů do Řeky. Pak se vlastně vybíhá na  Travný a končí se první polovina, těch 50 kilometrů dole v  Ostravici. Tam už se běží na Smrk, kde už začíná taková to  ranní krize. Je to o hlavě hlavně a o tom, jak je natrénováno.  Manžel je velkou podporou, protože, opravdu nebojím se to říct,  táhnul mě. Existují takové gumy, na kterou si tu partnerku  přivěsí, a byly kopce, na které mě opravdu vytáhnul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Například Tomáš Přibylka začal běhat teprve před 12 lety a za  chvíli shodil nejméně deset kilo. Pár, nebo každého zvlášť,  můžete i dnes potkat při tréninku okolo Ostravice, Odry a  Landeku. Tomáš nyní pracuje jako stavbyvedoucí na Slovensku.  Znamená to trénovat i velmi brzy ráno, a pak večer po návratu. A  možná se opět na startu bé sedmičky objeví.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOMÁŠ PŘIBYLKA,  extrémní běžec:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Příští rok plánujeme spolu, ale je to o  tom, jak natrénujete. Musíte trénovat celý rok, a není to tak  jednoduché, protože již nám není 20 let, a může se stát  nějaké zranění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICHARD VEREŠ  (ANO), starosta Slezské Ostravy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podobné úspěchy jsou  samozřejmě obdivuhodné. My si na radnici vážíme všech našich  občanů, nejen těch, kteří dosahují úspěchů v podobných  soutěžích, ale všech těch, kteří se takových soutěží  účastní. Stejně tak podporujeme sportování, tak i aktivní  trávení volného času. A já věřím, že i takové úspěchy,  jako je právě vítězství v Beskydské sedmičce, jsou inspirací  pro všechny ostatní, kteří chtějí třeba se sportováním  začít, nebo chtějí aktivně trávit volný čas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vítězný pár z Koblova byl pozvánkou na radnici velmi příjemně  zaskočen. Starostovi daroval sportovní tričko.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dětem mokro nevadilo, zaujali je psi a kovbojové</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Střelbu míčkem lakrosovou holí na branku a šípem do terče, skákání v pytlích, malování na obličej, hašení požáru auta, psi honící uprchlého vězně či kovbojové práskající bičem. To všechno mohli zažít malí i velcí návštěvníci Dětského dne ve Slezské Ostravě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Ani chladné počasí s nepříjemným deštěm neodradilo rodiny s  dětmi, aby navštívily tradiční dětský den v Muglinově před  kulturním domem. Ten letos opět připravili zdejší hasiči.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">  A</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÁMEK</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">velitel jednotky </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH M</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">uglinov:  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Máme nachystané ukázky hasičské techniky, účastní se  Vězeňská služba, Český červený kříž, máme tady kovboje,  kteří mají vystoupení. Hasičský záchranný sbor  Moravskoslezského kraje je zastoupen výškovou technikou, to  znamená automobilovým žebříkem, Záchranný útvar tady má  hydraulickou ruku, je tady historická technika z Horní Datyně, je  tady technika našeho domácího sboru, to znamená jak cisterna, tak  dopravní automobil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRA JURÁNKOVÁ,  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black&Brown:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tady na téhle akci jsme poprvé. Ukazujeme to, co dělali kovbojové  na divokém západě, točíme lasy, práskáme bičem, točíme  kvéry, střílíme. Děti si to potom mohou přijít vyzkoušet,  takže vytáhneme lasa, vytáhneme biče, mohou si zapráskat,  zatočit, hodit si na kravičky, hodit si podkovou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Děti nejvíce zaujalo vedle kovbojských triků i několik  povedených ukázek příslušníků vězeňské služby se psy a  různými situacemi při pronásledování a chytání uprchlého  vězně. Figuranta, bezpečně „obaleného“ ochranným oblekem,  asi nikdo nelitoval, děti se jen upřímně divily, že ten dobře  vycvičený služební pes jej zakousl výhradně do levé či pravé  ruky.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANKETA: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Že  je špatné počasí, mi nevadí, ale nejvíce se mi líbili ti psi.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mně se nejvíc líbilo to střílení do těch plechovek.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déšť mi nevadí, budu tady až do večera.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My jsme dneska  přišli i přes to škaredé počasí, protože tuto akci známe už  několik roků. Jsme s ní spokojení, nám se tady líbí. A máme  tady tři děti, takže jsou spokojené, dcera si nechala namalovat  na obličej, a kluci samozřejmě ty sportovní záležitosti, úkoly  plnit, tak to se jim nejvíc líbí. Takže je to tady takové  pohodové.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICHARD </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEREŠ  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ANO)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">starosta Slezské Ostravy:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jsem rád,  že když jsme před pár lety plánovali tento dětský den, tak SDH  Muglinov oslovilo právě městský obvod, který se k této akci  připojil. Ta akce opravdu každý rok roste, chodí na ni čím dál  více a více lidí, a věřím, že byť i letos příliš nepřeje  příliš počasí, tak i letos bude ta akce úspěšná. A v příštím  roce ji určitě zopakujeme znovu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Děti mohly pohodlně uschnout po zvládnutí některé z atrakcí  Dětského dne pod provizorním zastřešením u kulturního domu,  třeba s párkem a limonádou v ruce, nebo až večer, tedy doma.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.10.2023, 16:30</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezskoostravský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V charitním domě žije i nejstarší obyvatelka Slezské O.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maximální počet šesti desítek klientů mají v současnosti na starosti pracovníci Charitního domu svatého Václava - Domova pokojného stáří v Ostravě-Heřmanicích. Protože jej zřizuje Charita Ostrava, je zde k dispozici nejen lékařská, ale i stálá duchovní služba.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HILDA LUBOVSKÁ, nejstarší obyvatel Slezské Ostravy:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já  tady budu v říjnu 6 let, ale přišla jsem jako 96 a půlletá,  doufala jsem na rok na dva, a jsem tady šest let. Asi mě ten  nejvyšší ještě nechce vzít nahoru. Tak já jsem velice  spokojená, mohu říct, a mám tady i známé, dobře známé, že  si popovídáme, a je to příjemné.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paní Lubovská se do Ostravy se přistěhovala z Brna v roce 1948. A  pracovala zde pouze ve společnosti OKD v zásobování. Na svém  pobytu oceňuje zejména velkou zahradu, která k charitnímu domu  náleží. Tráví v ní svůj čas i v zimních měsících. Účastní  se dosud všech rozmanitých aktivit domova, například trénování  paměti. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTIN DAVID,  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">biskup </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ostravsko-opavský: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já ty charitní domovy,  kterých charita zřizuje celou řádku, považuji za takové místo  dozrávání. Člověk má tady možnost dozrát, dokončit, završit,  ten svůj život a opravdu to zázemí charitního domova k tomu  skýtá opravdu všechno, to co je potřeba. Kromě těch služeb pro  lidské tělo samozřejmě také ty služby duchovní. Součástí  života charitního domu svatého Václava je bohoslužba.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAROSLAV DOLEŽEL,  vedoucí charitního domu:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ten domov byl původně otevřený pro  obyvatele Slezské Ostravy a přilehlého okolí, kdy byli postiženi  povodněmi v roce 97. A my jsme tento domov otevírali v roce 98  právě pro tyto seniory a zdravotně postižené, kteří si už  nedokázali vybudovat své vlastní nové bydlení, tak tady nalezli  svůj nový domov. A posléze potom, po vzniku nového sociálního  zákona, jsme se transformovali na klasický domov pro seniory. Máme  tady obyvatele převážně z Ostravy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICHARD VEREŠ,  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">starosta Slezské Ostravy</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My jsme určitě rádi,  že podobná zařízení jako Charitní dům svatého Václava ve  Slezské Ostravě máme, protože po nich poptávka stále roste. O  to více nás těší, že se Charita Ostrava snaží tento dům dál  rozvíjet a rozšiřovat. Jeho kapacity. Zároveň bych chtěl  poděkovat Charitě Ostrava za spolupráci, kterou s nimi dlouhodobě  máme. Je to jistě potřebná organizace, která velmi intenzivně  spolupracuje s městským obvodem a podílíme se na společných  projektech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Příjemná zahrada posloužila seniorům i v den oslav výročí. Po  děkovné mši a slavnostním obědě zde měli za vydařeného  letního počasí zábavné odpoledne s živou hudbou a občerstvením.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vítězové Beskydské sedmičky se sblížili při sportu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zářným příkladem toho, že není nikdy pozdě na sportování, například i na déletrvající běh, jsou manželé Monika a Tomáš Přibylkovi z Koblova. Pravidelně běhat začali až v dospělosti, zhruba před 12 lety. Extrémní běh je dokonce dal dohromady a učí je vzájemné podpoře.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Starosta Slezské Ostravy Richard Vereš přijal a ocenil letošní  vítězný pár extrémního běžeckého maratonu Beskydská  sedmička - manžele Přibylkovy. Na začátku září na něm  zvítězili v kategorii mix, a v celkovém pořadí dvojic skončili  čtvrtí - hned za třemi mužskými týmy. Zhruba za 15 a půl  hodiny společně zdolali sedm beskydských vrcholů z Třince do  Frenštátu pod Radhoštěm, o délce 101 kilometrů, s celkovým  převýšením 5 500 metrů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOMÁŠ PŘIBYLKA,  extrémní běžec: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Já jsem asi běžel podesáté, celkově  podesáté, manželka, myslím, poosmé. Jako tým mix jsme běželi  podruhé, poprvé jsme nedokončili, a skončili jsme na prvním  místě, štěstí nám trochu přálo, měli jsme trochu  natrénované.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MONIKA  PŘIBYLKOVÁ, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">extrémní bě</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">žkyně: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krize  určitě byla, teda u mě, hned ve druhé polovině, po 50.  kilometru. Prvních 50 se běželo úplně skvěle, to byla vlastně  taková ta noc, kdy se běží, startuje z toho Třince, vyběhne se  na Javorový, sbíhá se dolů do Řeky. Pak se vlastně vybíhá na  Travný a končí se první polovina, těch 50 kilometrů dole v  Ostravici. Tam už se běží na Smrk, kde už začíná taková to  ranní krize. Je to o hlavě hlavně a o tom, jak je natrénováno.  Manžel je velkou podporou, protože, opravdu nebojím se to říct,  táhnul mě. Existují takové gumy, na kterou si tu partnerku  přivěsí, a byly kopce, na které mě opravdu vytáhnul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Například Tomáš Přibylka začal běhat teprve před 12 lety a za  chvíli shodil nejméně deset kilo. Pár, nebo každého zvlášť,  můžete i dnes potkat při tréninku okolo Ostravice, Odry a  Landeku. Tomáš nyní pracuje jako stavbyvedoucí na Slovensku.  Znamená to trénovat i velmi brzy ráno, a pak večer po návratu. A  možná se opět na startu bé sedmičky objeví. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOMÁŠ PŘIBYLKA,  extrémní běžec:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Příští rok plánujeme spolu, ale je to o  tom, jak natrénujete. Musíte trénovat celý rok, a není to tak  jednoduché, protože již nám není 20 let, a může se stát  nějaké zranění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICHARD VEREŠ  (ANO), starosta Slezské Ostravy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podobné úspěchy jsou  samozřejmě obdivuhodné. My si na radnici vážíme všech našich  občanů, nejen těch, kteří dosahují úspěchů v podobných  soutěžích, ale všech těch, kteří se takových soutěží  účastní. Stejně tak podporujeme sportování, tak i aktivní  trávení volného času. A já věřím, že i takové úspěchy,  jako je právě vítězství v Beskydské sedmičce, jsou inspirací  pro všechny ostatní, kteří chtějí třeba se sportováním  začít, nebo chtějí aktivně trávit volný čas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vítězný pár z Koblova byl pozvánkou na radnici velmi příjemně  zaskočen. Starostovi daroval sportovní tričko. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dětem mokro nevadilo, zaujali je psi a kovbojové</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Střelbu míčkem lakrosovou holí na branku a šípem do terče, skákání v pytlích, malování na obličej, hašení požáru auta, psi honící uprchlého vězně či kovbojové práskající bičem. To všechno mohli zažít malí i velcí návštěvníci Dětského dne ve Slezské Ostravě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Ani chladné počasí s nepříjemným deštěm neodradilo rodiny s  dětmi, aby navštívily tradiční dětský den v Muglinově před  kulturním domem. Ten letos opět připravili zdejší hasiči.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">  A</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÁMEK</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">velitel jednotky </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH M</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">uglinov:  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Máme nachystané ukázky hasičské techniky, účastní se  Vězeňská služba, Český červený kříž, máme tady kovboje,  kteří mají vystoupení. Hasičský záchranný sbor  Moravskoslezského kraje je zastoupen výškovou technikou, to  znamená automobilovým žebříkem, Záchranný útvar tady má  hydraulickou ruku, je tady historická technika z Horní Datyně, je  tady technika našeho domácího sboru, to znamená jak cisterna, tak  dopravní automobil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRA JURÁNKOVÁ,  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black&Brown:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tady na téhle akci jsme poprvé. Ukazujeme to, co dělali kovbojové  na divokém západě, točíme lasy, práskáme bičem, točíme  kvéry, střílíme. Děti si to potom mohou přijít vyzkoušet,  takže vytáhneme lasa, vytáhneme biče, mohou si zapráskat,  zatočit, hodit si na kravičky, hodit si podkovou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Děti nejvíce zaujalo vedle kovbojských triků i několik  povedených ukázek příslušníků vězeňské služby se psy a  různými situacemi při pronásledování a chytání uprchlého  vězně. Figuranta, bezpečně „obaleného“ ochranným oblekem,  asi nikdo nelitoval, děti se jen upřímně divily, že ten dobře  vycvičený služební pes jej zakousl výhradně do levé či pravé  ruky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANKETA: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Že  je špatné počasí, mi nevadí, ale nejvíce se mi líbili ti psi. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mně se nejvíc líbilo to střílení do těch plechovek.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déšť mi nevadí, budu tady až do večera.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My jsme dneska  přišli i přes to škaredé počasí, protože tuto akci známe už  několik roků. Jsme s ní spokojení, nám se tady líbí. A máme  tady tři děti, takže jsou spokojené, dcera si nechala namalovat  na obličej, a kluci samozřejmě ty sportovní záležitosti, úkoly  plnit, tak to se jim nejvíc líbí. Takže je to tady takové  pohodové.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICHARD </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEREŠ  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ANO)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">starosta Slezské Ostravy:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jsem rád,  že když jsme před pár lety plánovali tento dětský den, tak SDH  Muglinov oslovilo právě městský obvod, který se k této akci  připojil. Ta akce opravdu každý rok roste, chodí na ni čím dál  více a více lidí, a věřím, že byť i letos příliš nepřeje  příliš počasí, tak i letos bude ta akce úspěšná. A v příštím  roce ji určitě zopakujeme znovu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Děti mohly pohodlně uschnout po zvládnutí některé z atrakcí  Dětského dne pod provizorním zastřešením u kulturního domu,  třeba s párkem a limonádou v ruce, nebo až večer, tedy doma. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-03-10-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>