--- v0 (2025-12-23)
+++ v1 (2026-04-10)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.10.2023, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná medicína speciál z Fakultuní nemocnice Ostravy, vítejte. Dnes se zaměříme na léčbu duševních onemocnění. Zavítáme na Den pro duševní zdraví, od primáře  psychiatrického oddělení Petra Šilhána se dozvíte, jaká péče je tam možná díky nový prostorám a v posledním příspěvku zavítáme na týdenní terapeutický pobyt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mluvme o tom spolu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do respiria Fakultní nemocnice Ostrava si v polovině září našli cestu lidé, kteří se chtěli dozvědět něco o nových formách léčby duševních onemocnění. Den pro duševní zdraví připravil tým aktivizačních pracovníků Oddělení psychiatrického.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Petr Šilhán, Ph.D., MBA, primář Oddělení psychiatrické FN Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomohli zorganizovat tuto akci, která má upozornit na to, že duševních nemocí nám v populaci bohužel pořád přibývá a současně, že je důležité se o nich nebát mluvit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -598,93 +712,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-05-10-2023-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>