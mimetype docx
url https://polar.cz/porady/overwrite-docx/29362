--- v0 (2026-02-12)
+++ v1 (2026-04-11)
@@ -1,722 +1,643 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2023, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové výzkumné a zahradní centrum v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozsáhlá výzkumná činnost probíhá v Bruntále v nově otevřeném zahraním centru. Zkoumá zateplení a zazeleňování fasád budov a vhodné podmínky a předpoklady pro to. Součástí je také plná energetická soběstačnost  nového centra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Základním prvkem průzkumu je výzkumná věž, která však není rozhlednou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viktor Posolda, vedoucí výzkumu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak v podstatě tu věž, kterou vidíte, tak tu jsme tady vybudovali nejenom z estetických důvodů, ale z důvodů výzkumných. To znamená, že na ní zkoušíme vliv světových stran a podnebí a podobně na zvolený sortiment rostlin, různé substráty atd. Všechno tohle zkoušíme z toho důvodu, abychom vlastně vyvinuli systém zateplení budov jako takový, který vlastně sám o sobě už má začleněnu tu zelenou fasádu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Macháč, jednatel společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Budova disponuje vlastní fotovoltaickou elektrárnou a výkonu 110 kW, bateriovým úložištěm 65 kWh a je tak energeticky soběstačná. Vytápění je řešeno pomocí kaskády tepelných čerpadel.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Po dvouletém projektování bylo centrum za další dva roky postaveno a právě uvedeno do zkušebního provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Svoboda, projektový koordinátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Nápad vznikl v roce 2019, projektovalo se až do roku 2021 a s realizací jsme začali v roce 2022 a konkrétně v únoru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Macháč, jednatel společnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Naše společnost se specializuje na krajinné úpravy, rozvojovou infrastrukturu a ozeleňování měst a obcí.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je skvělé, že právě v Bruntále vyrostlo takové nádherné zahradní centrum, v podstatě na místě bývalých kasáren resp brownfieldu.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Zatloukal (nez.), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak můj dojem první je, když to řeknu anglicky, tak amazing. Za mě je to ohromující, je to nádherné a jak už jsem říkal dole na pódiu, jsem strašně rád, že v Bruntále něco takového vzniklo.Jelikož jsem gestorem životního prostředí, tak mám velkou radost z toho, že se tady budou kupovat keře, stromy, květiny a budou naše životní prostředí zkrášlovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Kuklová, vedoucí centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Kromě květin tady máme kompletní sortiment zahradnického vybavení, dále truhlíky všech možných tvarů a velkostí a také vybavení domácností a nádhernou kavárnu a v budoucnosti budeme otevírat květinový ateliér.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hned od prvního otevření centrum navštívily davy návštěvníků, kteří se nejen dívali, ale také obohatili své zahrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já co jsem si koupila? Jahody, borůvku a angrešt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„No nějaké pokojové kytičky, nějaké kytičky na hrobeček, takže super.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Líbí se nám to velmi, ještě jsme nikde nebyli, ale jdeme se podívat. Přišli jsme podpořit Bruntál.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Ano, těšíme se. U Opavy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Centrum navázalo spolupráci také se Střediskem volného času, místní knihovnou i bruntálskými včelaři. Samo pak v příštích týdnech chystá vlastní akce pro veřejnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Mišurcová, marketing centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Plánujeme plno akcí v rámci celého roku a nejbližší akce bude Dýňobraní teď na podzim a všechny informace naleznou návštěvníci na našich sociálních sítích a webových stránkách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je to tu moc hezké, mají to tady opravdu krásně propracované a dali si s tím ohromě velkou práci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mají tady dobrá jídla, dobré soutěže a hezké květiny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Líbí se mi ty svíčky a je tu  super produktů a líbí se mi hlavně, jak tu je hodně druhů od každé rostliny.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My všichni víme, že město Bruntál má ve víme, strategickém plánu rozvoje úkol zřizovat nebo vytvářet turistické atraktivní cíle. A já toto vnímám jako jeden z dalších turistických atraktivních cílů.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti bavilo na Sovinci malování i živí dravci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krásné letní počasí se spoustou nejrůznějších ukázek, desítek atrakcí,  malování, živých zvířat, soutěží o ceny, divadla i sladkostí si užívaly děti mezi chladivými zdmi hradu Sovinec v rámci Dne rodin. Zúčastnilo se jej několik stovek rodin, které podporují adopce a pěstounskou péči. Vstup do expozic byl zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">iří  Navrátil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (KDU-ČSL), náměstek  hejtmana MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: V našem kraji  máme dnes přibližně 700 dětí v ústavní péči a našim cílem  je toto číslo opravdu  každoročně snižovat. Daří se nám to, protože každoročně  získáváme nové a nové pěstouny, ať už ty přechodné, nebo  trvalé, a také děti do adopce umisťujeme. To je velmi důležitá  věc, protože vyrůstat v ústavní  péči by nechtěl nikdo z nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti si vedle prohlídky interiéru  hradu užívaly  hlavně malování na kamínky, sádrové odlitky či obličeje.  Osahávaly vystavené  kůže  některých šelem, odlévaly jejich  stopy a dokonce si mohly pohladit zcela  klidnou sovu pálenou či poslušné  káně. Po  splnění několika úkolů  některé z dětí  vyhrály volnou rodinnou vstupenku do památky na území  Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti si vedle prohlídky interiéru  hradu užívaly  hlavně malování na kamínky, sádrové odlitky či obličeje.  Osahávaly vystavené  kůže  některých šelem, odlévaly jejich  stopy a dokonce si mohly pohladit zcela  klidnou sovu pálenou či poslušné  káně. Po  splnění několika úkolů  některé z dětí  vyhrály volnou rodinnou vstupenku do památky na území  Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">iří  Navrátil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (KDU-ČSL), náměstek  hejtmana MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Jsme  na špici České republiky v umisťování dětí. Přibližně 20  procent dětí, které jsou umístěny do náhradní rodinné péče,  jsou právě z Moravskoslezského kraje. A když víme, že máme 14  krajů, tak je to obrovský úspěch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další akce pro rodiny se konají 17.září v  Kopřivnici a 23.září v Trojhalí Karolina v Ostravě.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hradní hodování na Sovinci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každý, kdo navštívil o víkendu hrad Sovinec, se mohl stát svědkem i účastníkem středověkého hradního hodování. Nešlo však o žádnou velkou žranici. Středověká kuchyně byl skromná a využívala doma běžně dostupné suroviny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kuchyni na středověký způsob mohl každý navštívit, vyzkoušet i ochutnat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Fucimanová, středověká kuchyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My tady děláme ukázku dobových kuchyní, jsou tady z různých dob různé ochutnávky a na ohni děláme přímo placky a jinak jsme Cognita ludos a na akce jezdíváme s těmi ochutnávkami. Placka: mouka, voda, trochu oleje a mrskne se to na plotnu. Máme mázy a to jsou z tvarohu mázy, je tam česnekový a medový a potom tam máme jablka s křenem, to je taky prý obvyklé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leopold Ullmann, průvodce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dají se tady pořídit například uzená žebra nebo hovězí řízek. Sladkého tady určitě máme, doporučoval bych štrůdly u stánku s kávou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Medové koláčky, ano, čerstvé medové koláčky, ještě jsou teplé, ano.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„No nejvíc mi chutnal česnekový máz, ale dobré je taky tady ten, jablko a křen.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„No úplně všechno, co nemusím vařit, ale je to výborné všechno, česnek. I ten medový máz. Holky jsou moc šikovné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě dobového jídla se dospělí i děti mohli pobavit u dobové zábavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leopold Ullmann, průvodce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Na pátém nádvoří máme různé šermování, hlavně z období renesance, například skupiny Memento mori nebo Bandiere e spade a ještě jsem zapomněl, že tady tančí tanečnice Perchty von Bladen.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Jurčeka, Memento mori: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme šermířská a divadelní společnost Memento mori z Uherského Ostrohu a předvádíme tady vojáky – landsknechty z 16. století. To byli žoldáci. Nájemní vojáci, kteří si nechávali platit za své služby, za své válečné řemeslo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Se speciální nabídkou přišli také sokolníci se vzácnými druhy zvířat i ptáků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Csik, sokolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „No tady se v naší přírodě objevují invazní druhy a tamhle kolega má na vodítku Mývala severního, to je právě jeden z těch invazních druhů. Pak je tady ještě v přírodě Psík mývalovitý, jsou si trošku podobní, ale lidi si to pletou, tak kolega dneska má takovou přednášku o tom, jaký je rozdíl mezi nimi, aby lidi věděli, jak se k tomu v přírodě chovat, nechovat, že to taky není žádná sranda. Mýval může být přenašečem nevyléčitelných chorob na člověka a jelikož se chová krotce, vleze do baráku, do chalupy, kamkoli, tak to pokousání hrozí a to je fakt nebezpečná věc a z toho důvodu je dobré, dělat tu osvětu veřejnosti, aby společnost vůbec věděla, s čím se potýká.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice Šimšová, sokolnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tohle je kříženec Káněte lesního a Orla skalního. Ve volné přírodě to vůbec není možné, aby něco takového vzniklo, ovšem v podmínkách sokolnictví, kdy my máme možnost inseminovat ta dravce, tak to možné je. Toto je ale vzácná kombinace těchto dvou dravců, už se zkoušeli kříženci s Kánětem Harrisovým nebo s Kánětem rudochvostým a tohle je teprve druhý vrh, kdy se zkoušelo Káně lesní a Orel skalní. Těchto ptáků je pět v republice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lety dravců, ochutnávky i dobová zábava přenesly do dob středověku každého návštěvníka hradu Sovince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -813,93 +734,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-06-10-2023-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>