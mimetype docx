--- v0 (2026-01-14)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.10.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloději světlometů tahali lup v hokejových taškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výnosný obchod si zařídil majitel obchodu s použitými díly na auta z Ostravy. Spojil se skupinou zlodějů, kteří mu dodávali kradené světlomety. Specializovali se na Škodovky a Volkswageny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K objasnění krádeží pomohla náhoda. Šéf gangu byl totiž ještě navíc vášnivý sprejer a měl tu smůlu, že si stejné oblečení jako ke krádežím světlometů, vzal ke čmárání po zdech, při kterém byl zadržen. Postupně bylo zadrženo celkem 6 pachatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Komisař 10. oddělení obecné kriminality Ostrava obvinil trojici mužů ze spáchání přečinů krádeže  a poškození cizí věci. V případě odsouzení jim hrozí až pětileté vězení. Dva starší muži jsou  stíháni vazebně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisté zlodějům prokázali 41 krádeží se škodou 1,5 milionu korun. Také zjistili, že neměli auta a tak světlomety tahali v hokejových taškách nebo igelitových pytlech a využívali i hromadnou dopravu, což jejich dopadení ztěžovalo. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisté zlodějům prokázali 41 krádeží se škodou 1,5 milionu korun. Také zjistili, že neměli auta a tak světlomety tahali v hokejových taškách nebo igelitových pytlech a využívali i hromadnou dopravu, což jejich dopadení ztěžovalo.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidi v Havířově ohrožuje agresivní muž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -290,57 +404,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednou za rok se na půdě střední školy Educa sejdou odborníci ze vzdělávacího a podnikatelského sektoru, aby tu diskutovali o rozvoji Novojičínska s přesahem do širších oblastí a souvislostí. Letošní 9. ročník konference měl podtitul “Jsme připraveni na současné i budoucí krize”.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidmila Kramolišová, jednatelka SOŠ Educa Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co se týče tématu, tak ta volba byla nasnadě, za poslední tři čtyři roky jsem si užili poměrně dost já si myslím, že z hlediska praxe, že už jsme se naučili ty krize zvládat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">      </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">V obsahu přednášek kromě řešení krizí dominoval i potenciál zaměstnanců v propojení s novými technologiemi a robotizací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Tuček, děkan FAME UTB Zlín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty prezentace, které jsme měli za nás, za fakultu managementu, se týkaly právě nových trendů v oblasti vzdělávání. My jsme moc rádi, že studenti přichází už vybaveni některými znalostmi právě už ze střední školy.”        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí konference bylo i oficiální otevření dvou nových učeben, které Educa pořídila z dotace v rámci projektu ITI Ostravsko. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -374,104 +481,88 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyhlídková lávka nad Bazaly je hotova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pěkné lavičky, květinové záhony, obrazový rám. Po nové lávce, spojující Bazaly s Hladnovem, se už dá zase bezpečně projít a prohlížet si nádhernou scenérii centra Ostravy i trénujících fotbalistů přes velký futuristický rám. Ten i boky lávky jsou vyrobeny z moderního cortenového plechu v rezavém odstínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme  z Ostravy, celý život, a lávku využíváme úplně poprvé.  Viděli jsme na internetu, že je to tady zprovozněné, tak jsme se  tady přišli podívat. Pěkné to je. Tak se to tady hodí k té  Ostravě, je to takové železo rezavé, tak se to tady hodí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krásné  to je, krásný  výhled.  Jdeme z haldy Emy, tak jsme to tak vzali jako  takovou  komplexní vycházku. A určitě to budeme doporučovat, protože je  to krásná trasa, určitě známým, rodince, pošleme je všechny  tady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Kunz, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tento  projekt je pro nás velkou výzvou, protože jsme lokální firma,  sídlící kousek od Bazal. Sám se na výslednou realizaci velice  těším, jelikož na této lávce trávím každý rok Silvestra. Je  tady každý rok velká akce, kdy lidé pouštějí rachejtle a je to  velký zážitek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  podzimních měsíců se změní i velká  plocha pod  lávkou, které se říká pracovně „náměstíčko“. Povrch  dostane  kvalitní  žulu z  Beskyd, osází se několika  vzrostlými stromy  a další zelení a dokončí se zde  i dvě  protilehlé zastávky MHD - v podobě fotbalové střídačky Baníku  Ostrava.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během  podzimních měsíců se změní i velká  plocha pod  lávkou, které se říká pracovně „náměstíčko“. Povrch  dostane  kvalitní  žulu z  Beskyd, osází se několika  vzrostlými stromy  a další zelení a dokončí se zde  i dvě  protilehlé zastávky MHD - v podobě fotbalové střídačky Baníku  Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 9. 10. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bezmála šest tisíc pacientů se přihlásilo  během prvních  čtyř  dnů fungování nové zubní ambulance v novojičínské nemocnici.  Počet několikanásobně překročil kapacitu zařízení. Vstupní prohlídky komplikuje špatný stav chrupu nově registrovaných pacientů. Nemocnice hledá do ambulance další lékaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -490,113 +581,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Miniveletrh sociálních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský odbor sociálních služeb zorganizoval na centrální tržnici pro širokou veřejnost miniveletrh, kde se poskytovatelé sociálních a návazných služeb společně prezentovali. Návštěvníci tak mohou získat na jednom místě potřebné informace k různým službám ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Miniveletrh se zařadil mezi pravidelné akce, které Odbor sociální Magistrátu města Karviné pořádá. Je součástí projektu Sociální služby na dlani, kterým se město připojuje k celorepublikovému Týdnu sociálních služeb.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Miniveletrh se zařadil mezi pravidelné akce, které Odbor sociální Magistrátu města Karviné pořádá. Je součástí projektu Sociální služby na dlani, kterým se město připojuje k celorepublikovému Týdnu sociálních služeb. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Gavlovská, vedoucí odd. sociálního plánování a podpory:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Jsou tu veškeří poskytovatelé sociálních služeb, které v Karviné máme a občané zde mohou zhlédnout letáčky i výrobky klientů a dozvědět se, co který služba nabízí, co od ní můžou očekávat a kde ji najdou."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Jsou tu veškeří poskytovatelé sociálních služeb, které v Karviné máme a občané zde mohou zhlédnout letáčky i výrobky klientů a dozvědět se, co který služba nabízí, co od ní můžou očekávat a kde ji najdou." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Svůj stánek tady měla i Střední zdravotnická škola. Studentky tady názorně lidem přibližovali náročnost pohybu ve stáří pomocí speciálního obleku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Terezie Poláková, studentka 4. ročníku SZŠ Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Má brýle, které simulují zákal, vidí hůř a taky hůře chodí, protože má zátěž, závaží a hůlku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Navrátilová,  studentka 4. ročníku SZŠ Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Cítím se v tom dost špatně a skoro nic nevidím. Dá se v tom hýbat, ale je to fakt obtížné.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Cítím se v tom dost špatně a skoro nic nevidím. Dá se v tom hýbat, ale je to fakt obtížné.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ve stánku pečovatelské a asistenční služby se lidé mohli seznámit nejen se samotnou službou, ale i s půjčovnou kompenzačních pomůcek.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -671,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-10-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>