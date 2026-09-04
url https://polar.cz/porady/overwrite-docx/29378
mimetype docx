--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -799,51 +799,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-10-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-10-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>