--- v0 (2025-12-18)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.10.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidi v Havířově ohrožuje agresivní muž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ochranné plexisklo zřejmě ochránilo prodavačku v havířovské večerce před fyzickým napadením agresivním mužem. Ten je ve městě známou firmou. Lidé mají obavy, aby jednou nedošlo k nějakému neštěstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,53 +298,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takto vypadal ještě před letními prázdninami vstup do Střední školy polytechnické v Havířově. Jak říká ředitel, prostě retro. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladislav Walach, ředitel Střední školy polytechnické Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Výuka na této škole byla zahájena v roce 1950 a postupně se proměňovala. Nicméně neustále tady zůstávaly prvky kategorie retro. Proto jsme se společně s pedagogy s vedením dohodli a sdíleli jsme stejný názor, že bude smysluplné, když ty vstupní prostory upravíme tak, aby odpovídaly 21. století a aby každý návštěvník, který navštíví tuto školu se cítil velmi příjemně a měl důstojný dojem z této organizace.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na výsledek práce se přijeli podívat hosté z krajského úřadu i z radnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na výsledek práce se přijeli podívat hosté z krajského úřadu i z radnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Folwarczny (ODS), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My se snažíme dlouhodobě modernizovat naše školy a myslím si, že tou součástí modernizace by měla být vždy modernizace vstupních prostor, protože se říká, že to, co se nedá napravit, je první dojem, tak se snažíme, aby ten první dojem, když návštěvník ten budoucí žák, rodič, nebo host navštíví tu naši krajskou školu, aby ten první dojem byl pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Feberová (SOCDEM), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
@@ -473,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-10-10-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>