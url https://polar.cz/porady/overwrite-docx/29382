--- v1 (2026-04-27)
+++ v2 (2026-08-29)
@@ -629,51 +629,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-10-10-2023-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-10-10-2023-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>