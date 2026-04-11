--- v0 (2026-02-11)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.10.2023, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Orlová si v plavecké soutěži měst vyplavala 4. místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve středu čtvrtého října se Orlová opět zapojila do každoroční plavecké soutěže měst. Soutěž je určena pro plavce bez věkového omezení. Každý účastník musel uplavat dráhu na 100 metrů libovolným způsobem. Všichni plavci si odnesli účastnický list včetně poukazu na vstup do Relax centra a na zimní stadion v Orlové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-11-10-2023-16-51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>