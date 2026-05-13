--- v0 (2026-03-01)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.10.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský sbor zpíval na mši ve Vatikánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pěvecký sbor Ondrášek z Nového Jičína absolvoval koncertní cestu do Itálie. Vrcholem bylo setkání s papežem Františkem. Sbor také zazpíval na slavnostní mši v bazilice sv. Petra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -104,57 +219,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Buchalová, DPS Ondrášek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Doprovázet mši ve svatém Petrovi se jen tak někomu nepodaří. Pro nás je to zážitek na celý život.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Vrána, klavírista DPS Ondrášek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To prostředí bylo natolik inspirující, že ač sbor Ondrášek už má velké zkušenosti s duchovní hudbou, tak to prostředí samotné tomu dodalo jedinečný duchovní zážitek.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Zajíček, sbormistr DPS Ondrášek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Troufám si tvrdit, že pro nás všechny to byl obrovský zážitek a budeme si ho nosit v srdci na celý život.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohoslužbu ve Vatikánu, kterou Ondrášek doprovázel, sloužil pro české poutníky ostravsko-opavský biskup Martin David.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -232,120 +340,107 @@
         <w:t xml:space="preserve">Svatopluk Harok, strážník MP Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jednoduché to určitě nebylo, ale když to člověk dělá srdcem, tak se to dá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalších dvanáct strážníků bylo oceněno za  dosahování vynikajících pracovních úspěchů. V současné době slouží u Městské policie Ostrava 578 pracovníků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 11. 10. 2023 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 11. 10. 2023 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V okolí centra Ostravy vznikají nová místa a budovy. Kromě rezidenčního projektu Nové Lauby, které je ve výstavbě, k nim patří například čerstvě dokončená budova Organica na ulici K Trojhalí. Jde o unikátní projekt v jedné z nejatraktivnějších částí města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Tato budova dokazuje, jak se Ostrava strašně změnila za posledních dvacet let. Pamatuji si dobu, kdy investoři opravdu příliš nevěřili Ostravě, nechtěli zde moc stavět. Dnes je ta situace jiná.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odstartovala Roadshow CzechInvestu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Agentura pro podporu podnikání CzechInvest zahájila v Bruntále velkou Roadshow, která dává podnikatelům v našem kraji příležitost dozvědět se více o možnostech a novinkách týkajících se Operačního programu Spravedlivá transformace. Zájem podnikatelů i firem je obrovský.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhou zastávku měla Roadshow CzechInvestu se svou osvětou v Karviné. Do literárního salonku regionální knihovny dorazili zájemci z řad podnikatelů a zástupci regionálních firem v hojném počtu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhou zastávku měla Roadshow CzechInvestu se svou osvětou v Karviné. Do literárního salonku regionální knihovny dorazili zájemci z řad podnikatelů a zástupci regionálních firem v hojném počtu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Belardi, ředitel regionální kanceláře CzechInvestu pro Moravskoslezský kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Semináře mají za cíl seznámit podnikatele z našeho kraje s novými možnostmi podpory podnikání v rámci Operačního programu Spravedlivá transformace, který je novým programem EU a je zacílen na pouhelné regiony ČR. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příležitost dostávají nejen již fungující firmy, ale motivovat by Roadshow měla i zájemce, kteří ještě se startem podnikání váhají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -427,411 +522,324 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3D laboratoř na Střední průmyslové škole, obchodní akademii  a jazykové škole Frýdek-Místek se stala místem, kde se aktuálně chodí školit  pedagogové frýdecko-místeckých základních škol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel SPŠ,  OA a JŠ, Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Střední škola je zřizovaná Moravskoslezským krajem a  momentálně jsme velmi rádi za to, že město Frýdek-Místek navázalo se středními  školami hodně pěknou spolupráci. A konkrétně v našem případě se jedná o  realizaci projektu, který se jmenuje Podpora polytechnického vzdělávání směrem  k žákům základních škol i střední škole. A celé to na naší škole je  zaměřeno na oblast průmyslu 4.0. Konkrétně na 3D tisk a virtuální realitu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolupráce navazuje na finanční podporu ve výši 400 tisíc  korun, kterou mohla střední škola využít na svou modernizaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolupráce navazuje na finanční podporu ve výši 400 tisíc  korun, kterou mohla střední škola využít na svou modernizaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel SPŠ,  OA a JŠ, Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město nás v rámci tohoto projektu velmi příjemně  podpořilo investiční částkou, kterou jsme zrekonstruovali naše dílny pro obor  Technická zařízení budov a my pro město recipročně provádíme tady toto školení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pyško (NMFM), radní Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je takové férové ze strany průmyslovky, že nám za to ona zase  poskytne své know-how a kantory našich městských škol umí naučit pracovat  například s 3D brýlemi, to znamená orientovat se v oblasti takzvaného  VR, virtuální reality. Anebo třeba také v oblasti 3D tisku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město požádalo školu o spolupráci v souvislosti s dotačním  projektem v rámci integrovaných teritoriálních investic, který je právě ve  finální fázi schvalování. V rámci něj by mělo město získat až 35 milionů  korun právě na vybavení svých základních škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město požádalo školu o spolupráci v souvislosti s dotačním  projektem v rámci integrovaných teritoriálních investic, který je právě ve  finální fázi schvalování. V rámci něj by mělo město získat až 35 milionů  korun právě na vybavení svých základních škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pyško (NMFM), radní Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nazvali jsme jej Frýdek-Místek ve 3D realitě. A každá škola by  měla v rámci toho projektu obdržet 3D brýle, mimo jiné 3D tiskárny, notebooky  pro práci, 3D skenery a podobně. Čili průmyslovka, jak ji s dovolením zkráceně  nazývám, nám vyšla vstříc a zaškolila s užíváním těchto technologií."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel SPŠ,  OA a JŠ, Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme těm základním školám, které budou vybaveny touto  technikou, poskytovat později i takovou podporu podle potřeb. No a recipročně  ještě pro město realizujeme takovou velmi příjemnou aktivitu. A to prázdninový kemp  pro 30 dětí ze základních škol města Frýdku-Místku. My jsme opravdu velmi rádi,  protože nastala nově změna v přístupu toho města. To město jeví velký  zájem o střední školy, což je dobře. Máme 817 studentů z tohoto regionu. To  jsou děti z města Frýdku-Místku, místních obcí, je to moc fajn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Školení na práci s 3D technologiemi se účastní nejen pedagogové  ze základních škol, ale i pracovníci městské knihovny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Školení na práci s 3D technologiemi se účastní nejen pedagogové  ze základních škol, ale i pracovníci městské knihovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 11. 10. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic zveřejnilo aktuální záběry ze stavby obchvatu Mošnova, na kterých je vidět postup prací. Některé z nich při běžném průjezdu nemusí být řidičům patrné. Podle harmonogramu má být stavba celého obchvatu hotová v červnu roku 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířovští kriminalisté vyšetřují ranní tragickou dopravní nehodu v Těrlicku. Po střetu dvou osobních vozidel zemřel jeden ze spolucestujících, 78letý senior. Další tři účastníci nehody byli transportování do nemocnice. Další podrobnosti nabízíme na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Loučení s létem a Den otevřených dveří v Sagapu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro osoby se zdravotním postižením, chráněné bydlení a terapeutické dílny. To vše je bruntálská příspěvková organizace Sagapo, která ve čtyřech městech okresu působí již od roku 2002. Jejím zřizovatelem je MS kraj, díky kterému proběhla v uplynulých dvou letech kompletní přestavba celého areálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Den otevřených dveří a proběhl za velké účasti dalších organizací a s bohatým programem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Tóthová, vedoucí sociálně terapeutických dílen: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska u nás probíhá Den otevřených dveří v rámci týdne sociálních služeb a naše pozvání přijaly tři základní školy, dvě jsou z Bruntálu, jedna k nám přijede až z Opavy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Máchová, učitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme přijeli ze základní školy pro tělesně postižené v Opavě na Dostojevského ulici. No jsme natěšení, zatím se občerstvujeme a sbíráme síly a za chviličku to vypukne, tak uvidíme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jednotlivá stanoviště celého dne si vzali na starosti Hasiči ze Světlé Hory, Armáda ČR a Policie ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Martiník, 5032.prapor elektronického boje, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pro děti jsme si připravili ukázku ručních zbraní Armády ČR, máme zde dlouhou pušku útočnou Bren a máme zde pistole P10, které jsme teď nově dostali jako armáda při přezbrojení. Za mnou máme vysílačku, spojovací vojsko na našem pluku a máme tady vlastně ještě zdravotní službu AČR.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karla Špaltová, preventistka PČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dětem ukazujeme zejména vybavení a výzbroj a výstroj PČR, mohou si vyzkoušet, jak vypadá neprůstřelná vesta, mohou se podívat na služební pouta a samozřejmě vždycky dáváme dětem nějakou otázku, za kterou si vyslouží razítko.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci akce a uživatelé Sagapo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mě se nejvíc libily zbraně, jak jsme si je mohli vyzkoušet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se taky libili vojáci a jak jsme mohli vylézt na střechu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se líbilo, jak jsme mluvili vysílačkami.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Líbílo se nám to, že prostě tady je to nejlepší, že tady jsou dobré atrakce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Třeba, že si můžeme prohlédnout ty věci, co na sobě nosí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsme rádi, že tady jsou děcky malé a tak.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cílem celé akce bylo propojení dvou světů, zdravotně postižených a všech ostatních.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Tóthová, vedoucí sociálně terapeutických dílen: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro naše uživatele to znamená především to, že se setkají například paními učitelkami, které je dříve učily a je to pro ně zpestření programu.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Zatloukal (nez.), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Sagapo je pro nás velice důležitou součástí sítě sociálních služeb. Město ji pravidelně podporuje a jsme rádi, že ji tady máme. Dnešní den otevřených dveří, kde měli pozvány i složky IZS a ostatní organizace jasně ukázal, že i tito lidé si zaslouží to, aby se stali součástí každodenního života a součástí vlastně nás všech.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ozdobou akce bylo také stylové občerstvení, připravené samotnými uživateli Sagapo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -928,93 +936,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-10-2023-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>