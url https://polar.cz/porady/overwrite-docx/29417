--- v0 (2026-01-12)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.10.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci byli oceněni za věrnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie je nedílnou součástí života v Ostravě a o tom,  že funguje dobře, svědčí i slavnostní ceremoniál, který se uskutečnil v sále zastupitelstva v budově magistrátu. Byli na něm totiž oceněni strážníci, kteří zůstali policii věrni 30 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -330,57 +445,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Buchalová, DPS Ondrášek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Doprovázet mši ve svatém Petrovi se jen tak někomu nepodaří. Pro nás je to zážitek na celý život.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Vrána, klavírista DPS Ondrášek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To prostředí bylo natolik inspirující, že ač sbor Ondrášek už má velké zkušenosti s duchovní hudbou, tak to prostředí samotné tomu dodalo jedinečný duchovní zážitek.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Zajíček, sbormistr DPS Ondrášek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Troufám si tvrdit, že pro nás všechny to byl obrovský zážitek a budeme si ho nosit v srdci na celý život.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohoslužbu ve Vatikánu, kterou Ondrášek doprovázel, sloužil pro české poutníky ostravsko-opavský biskup Martin David.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -585,104 +693,88 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyhlídková lávka nad Bazaly je hotova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pěkné lavičky, květinové záhony, obrazový rám. Po nové lávce, spojující Bazaly s Hladnovem, se už dá zase bezpečně projít a prohlížet si nádhernou scenérii centra Ostravy i trénujících fotbalistů přes velký futuristický rám. Ten i boky lávky jsou vyrobeny z moderního cortenového plechu v rezavém odstínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme  z Ostravy, celý život, a lávku využíváme úplně poprvé.  Viděli jsme na internetu, že je to tady zprovozněné, tak jsme se  tady přišli podívat. Pěkné to je. Tak se to tady hodí k té  Ostravě, je to takové železo rezavé, tak se to tady hodí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krásné  to je, krásný  výhled.  Jdeme z haldy Emy, tak jsme to tak vzali jako  takovou  komplexní vycházku. A určitě to budeme doporučovat, protože je  to krásná trasa, určitě známým, rodince, pošleme je všechny  tady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Kunz, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tento  projekt je pro nás velkou výzvou, protože jsme lokální firma,  sídlící kousek od Bazal. Sám se na výslednou realizaci velice  těším, jelikož na této lávce trávím každý rok Silvestra. Je  tady každý rok velká akce, kdy lidé pouštějí rachejtle a je to  velký zážitek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  podzimních měsíců se změní i velká  plocha pod  lávkou, které se říká pracovně „náměstíčko“. Povrch  dostane  kvalitní  žulu z  Beskyd, osází se několika  vzrostlými stromy  a další zelení a dokončí se zde  i dvě  protilehlé zastávky MHD - v podobě fotbalové střídačky Baníku  Ostrava.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během  podzimních měsíců se změní i velká  plocha pod  lávkou, které se říká pracovně „náměstíčko“. Povrch  dostane  kvalitní  žulu z  Beskyd, osází se několika  vzrostlými stromy  a další zelení a dokončí se zde  i dvě  protilehlé zastávky MHD - v podobě fotbalové střídačky Baníku  Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -757,93 +849,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-10-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>