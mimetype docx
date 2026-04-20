--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.10.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj vykrádal kasičky i z dětských autíček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští policisté zadrželi zloděje, který si oblíbil kasy v nejrůznějších automatech nabízejících nějakou službu. Oblíbil si myčky aut, ale neváhal vybrat ani autíčko v obchodním centru. Stačil mu k tomu šroubovák.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,139 +340,130 @@
         <w:t xml:space="preserve">Kateřina Bordovská, kastelánka hradu Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Úlomky, které tam jsou teď vystavené, jsou samozřejmě tady z hradu. Jsou to nálezy z hradu a jeho okolí. A ta roucha, která tam jsou, tak ta jsou zapůjčena částečně i z Považského muzea.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 16. 10. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Regionální stálá conference schválila další strategické projekty v našem region.. MS kraj je tak o kus blíže k čerpání miliard z Fondu pro spravedlivou transformaci. Jedním ze schválených projektů je POHO Park Gabriela - Inovační centrum pro transformaci vzdělávání a REFRESH. Posledním krokem k přidělení peněz na realizaci záměrů už je pouze konečné přiklepnutí dotace ze strany Ministerstva životního prostředí ČR.</w:t>
-[...14 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Regionální stálá conference schválila další strategické projekty v našem region.. MS kraj je tak o kus blíže k čerpání miliard z Fondu pro spravedlivou transformaci. Jedním ze schválených projektů je POHO Park Gabriela - Inovační centrum pro transformaci vzdělávání a REFRESH. Posledním krokem k přidělení peněz na realizaci záměrů už je pouze konečné přiklepnutí dotace ze strany Ministerstva životního prostředí ČR.  Měsíc říjen se nese ve znamení prevence rakoviny prsu. AGEL Diagnostické centrum Nový Jičín zajišťuje v souvislosti s tímto tématem netradiční zaměstnanecký benefit v podobě preventivního vyšetření pro zaměstnance výrobního závodu Hyundai. Je to právě včasná diagnostika, která je pro léčbu karcinomu prsu nejzásadnější.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Albrechticích na Karvinsku opravují ulici Bažantnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení obce Albrechtice uvolnilo peníze z rozpočtu na náročnou opravu ulice Bažantnice. Silnice byla ještě v původním stavu, chyběly tady podkladní vrstvy. Práce si vyžádaly úplnou uzavírku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Albrechticích v lokalitě Nový svět právě probíhá rekonstrukce ulice Bažantnice. Jde o úsek, který už opravu potřeboval, silnice byla v dezolátním stavu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Albrechticích v lokalitě Nový svět právě probíhá rekonstrukce ulice Bažantnice. Jde o úsek, který už opravu potřeboval, silnice byla v dezolátním stavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Feber (PROAL), starosta Albrechtic</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta cesta byla dělaná ještě kdysi, starým způsobem, chybí tady podklad. ta rekonstrukce je náročná  v tom, že je třeba nejen sundat vršek, ale je třeba udělat i nový podklad. Tím pádem je ta investice finančně náročná, Zjistili jsme, že bude nejjednodušší, když budeme řešit tuto investici z vlastních zdrojů. Projekt obsahuje všechno, dávají se nové obrubníky, ta cesta bude mít úplně jinou úroveň."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dotace, které bylo možné získat, obec již vyčerpala, z peněz Ministerstva financí opravila sousední ulici Nádražní. Ulice Bažantnice je dlouhá přes 400 metrů a pro řidiče je momentálně neprůjezdná. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Feber (PROAL), starosta Albrechtic</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Lidé byli dostatečně s předstihem informování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protože jde o náročnou stavbu, práce na ulici Bažantnice by měly být ukončeny do konce listopadu, záležet bude na klimatických podmínkách. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Protože jde o náročnou stavbu, práce na ulici Bažantnice by měly být ukončeny do konce listopadu, záležet bude na klimatických podmínkách.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do zahrad u Hückelových vil pustilo město veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -432,66 +538,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zahrady Hückelových vil jsou přístupné celoročně a denně, otevírací doba se liší v různých ročních obdobích. Teď v říjnu je to od šesti do 18 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 16. 10. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">1636 zkontrolovaných cestujících v celkem 59 spojích, a z toho 203 vyloučených pasažérů za nedodržování přepravních podmínek. To jsou výsledky kontrolní bezpečnostní akce asistentů přepravy Dopravního podniku Ostrava a městských strážníků. Noční akce probíhala na tramvajových linkách v městské části Poruba.</w:t>
-[...14 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">1636 zkontrolovaných cestujících v celkem 59 spojích, a z toho 203 vyloučených pasažérů za nedodržování přepravních podmínek. To jsou výsledky kontrolní bezpečnostní akce asistentů přepravy Dopravního podniku Ostrava a městských strážníků. Noční akce probíhala na tramvajových linkách v městské části Poruba.   Už 110 tisíc lidí vyzkoušelo virtuální prohlídky českých elektráren. Exkurze na dálku organizuje společnost ČEZ. Mezi novinky patří také další interaktivní prohlídky přečerpávací elektrárny Dlouhé stráně v Jeseníkách. Prohlídky jsou určené hlavně školám a zdarma v několika termínech také pro veřejnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na městském běhu Havířovské desítce padaly rekordy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do 8. ročníku městského běhu Havířovská desítka se celkově zapojilo přes tisíc lidí. Kromě traťových rekordů padl i rekord ve vybrané částce na podporu hendikepovaných sportovců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -686,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>