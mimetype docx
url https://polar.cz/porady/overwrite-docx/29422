--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -827,51 +827,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-10-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>