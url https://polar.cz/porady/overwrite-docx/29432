--- v0 (2026-02-14)
+++ v1 (2026-04-20)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Beata Hlavenková přijela zahrát domů do Slezska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obřadní síň slezskoostravské radnice se i v říjnu zaplnila zájemci o koncertní vystoupení. Tentokrát se zde představila Beata Hlavenková. Klavíristka, skladatelka, jazzová zpěvačka, aranžérka i autorka alternativních hudebních projektů pochází z Vendryně u Třince. Je mj. Autorkou hudby k filmům Dukla 61, Zátopek a Král Šumavy. Své mnohaleté domácí i zahraniční studium zahájila na Janáčkově konzervatoři v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Beata Hlavenková vystoupila v obřadní síni radnice ve Slezské  Ostravě s klavírním cyklem Theodoros, který sama složila, a  dalším klavírním cyklem Betlehem s vlastními moderními aranžemi  českých, polských a francouzských koled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beata Hlavenková, pianistka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě dneska jsem si řekla,  že si sepíšu všechna místa, kde už jsme hrála, nebylo jich  málo, ale tady na radnici hraju poprvé.  Jsou  některá místa, kam já  moc nejezdím hrát různé  projekty, které mám, ale sem jezdím docela často, takže zřejmě  tady moje hudba rezonuje. Po  velmi dlouhé době, opravdu  po letech, hraju dneska  čistě klavírní koncert, nemám tady ozvučení, možná pak něco  přidám se zpěvem, ale  dnes to bude jiné i pro mě  a já nemám ráda stereotypy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sólové album názvem Theodoros, rozdělené do 12 měsíců,  znamená v překladu Boží dar, což je podle pianistky život,  který nám byl dán nám všem bez ohledu na naši víru. Autorka a  interpretka původem ze Slezska, která třeba složila v roce 2005  liturgii pro zdejší evangelické církve, zde vychází z fascinace  písní a její jednoduchosti. A Ostravsko ji značně ovlivnilo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sólové album názvem Theodoros, rozdělené do 12 měsíců,  znamená v překladu Boží dar, což je podle pianistky život,  který nám byl dán nám všem bez ohledu na naši víru. Autorka a  interpretka původem ze Slezska, která třeba složila v roce 2005  liturgii pro zdejší evangelické církve, zde vychází z fascinace  písní a její jednoduchosti. A Ostravsko ji značně ovlivnilo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beata Hlavenková, pianistka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě jsem studovala  Janáčkovu konzervatoř, takže se tady vracím ráda. Dnes jsem  projela kolem internátu, kde jsem bydlela, a kolem konzervatoře. A  těší mě vracet se na místo, které pro mě bylo pro mě zásadní,  i co se týká studia, třeba u pana profesora Eduarda  Schifauera, nebo paní profesorky Kristíny Římanové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -124,118 +238,109 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beata  Hlavenková, pianistka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V poslední době toho dělám  docela hodně. Píšu dost muziky, třeba pro divadlo, také budeme  pokračovat v sérii Krále Šumavy, což je filmová série. Chystám  své projekty, třeba dělám s člověkem, který hraje na modulární  syntezátory </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(pozn. Leoš Hort alias HTRL)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Před týdnem jsem  hrála na festivalu Bez hranice v Českém Těšíně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beata Hlavenková vydala dosud 6 sólových desek, získala 6  nominací na Anděly, dvakrát v nich uspěla, mj. před deseti lety  právě s klavírním cyklem Theodoros.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Beata Hlavenková vydala dosud 6 sólových desek, získala 6  nominací na Anděly, dvakrát v nich uspěla, mj. před deseti lety  právě s klavírním cyklem Theodoros. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi mladé hasiče už zase přicházejí zájemci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Důkazem toho, že počet hasičské drobotiny u dobrovolných hasičů roste, je i více soutěží v různých požárních disciplínách. Naposledy v Ostravě-Kunčičkách, kde se o poháry a medaile střetly týmy mladých hasičů z celého Moravskoslezského kraje - ve štafetě dvojic a v požárním útoku družstev. Na svůj věk prokázali chlapci i děvčata velkou zdatnost a připravenost, a to i za nepříznivého počasí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Bach, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">starosta SDH Kunčičky:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nám se podařilo  obnovit po 15 letech ve sboru mladé hasiče, v kategorii mladší.  Ti se budou přesouvat na starší, dorostence a posléze do jednotek  sboru s tím, že někteří už mají ambice postoupit potom i výš,  možná mezi profesionální hasiče. U některých to je vidět už  od malička jak bojovnost, tak to nasazení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro ty nejmenší je určena přípravka, kategorie mladších je do  11 let, kategorie starších od 11 do 15 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro ty nejmenší je určena přípravka, kategorie mladších je do  11 let, kategorie starších od 11 do 15 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Bach,  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">starost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a SDH Kunčičky:  </w:t>
       </w:r>
       <w:r>
@@ -351,57 +456,52 @@
         <w:t xml:space="preserve">Anketa, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DH  Kunčičky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejvíce z těch disciplín mě baví požární  útok, a chodím tady od minulého roku, od září. Dostala  jsem se tu díky nevlastnímu bráchovi a jednou jsem sem přijela  tady s ním, a tím pádem se mi tady líbilo a začala jsem tady  chodit. Já tady chodím hlavně kvůli zábavy, protože mám tady  už hodně kamarádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sportovně zábavný program pokračoval na louce u hasičské  zbrojnice v Kunčičkách až do sobotního večera vystoupením  revival skupin Elánu a Kabátu, i s příjemnou nabídkou klokaního  guláše.</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sportovně zábavný program pokračoval na louce u hasičské  zbrojnice v Kunčičkách až do sobotního večera vystoupením  revival skupin Elánu a Kabátu, i s příjemnou nabídkou klokaního  guláše. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Setkání s vedením radnice začalo v Heřmanicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -427,106 +527,101 @@
         <w:t xml:space="preserve">Richard  Vereš </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ANO),  starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Veřejná  setkání začala radnice organizovat v minulé volebním období,  uskutečnili jsme jich celkem 38. Těchto setkání se zúčastnilo  přes tisícovku občanů. A hlavním cílem bylo vyrazit za občany  právě  jednotlivých  částí městského  obvodu, vydat se přímo za nimi, aby nám mohli sdělit své  podněty, názory, a abychom je mohli my seznámit s  tím, co na radnici chystáme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedení  obvodu zde  obvykle  seznamuje  své  občany s  pokračujícími stavebními pracemi v celém  obvodu,  jak  se řeší  opravy silnic,  chodníků,  kanalizace, ale  i velké investiční akce občanské vybavenosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vedení  obvodu zde  obvykle  seznamuje  své  občany s  pokračujícími stavebními pracemi v celém  obvodu,  jak  se řeší  opravy silnic,  chodníků,  kanalizace, ale  i velké investiční akce občanské vybavenosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard  Vereš (ANO), starosta Slezské Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  tyto stavby chceme samozřejmě také zpětnou vazbu občanů i  podněty k tomu, jak by třeba v budoucnu mohly vypadat. Podnětů  už bylo za ty roky stovky, jedná se o malé věci, třeba přidání  odpadkových košů, nebo výměna lavičky na nějakém  frekventovaném místě. Z  těch větších akcí bylo třeba podnětem z  minulého volebního období podnět k vybudování nového náměstí  před kostelem svatého Marka v  Heřmanicích, ale také například  opravy  některých bytových domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem tady byla pokaždé, když to tady bylo,  a vždycky mě něco zajímá a chci prostě vědět, co se tady u  nás děje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelně  tady chodím  a zajímá mě, jestli tady bude bankomat, když nám zrušili poštu,  nemáme kde vybírat peníze a musíme jezdit až do Ostravy, nebo do  Muglinova na poštu. Tak když byly připomínky nějaké k něčemu,  tak byli jsme spokojeni, když se to napravilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už  ve  středu 18.10. se  koná další setkání s vedením obvodu v  Koblově v tělocvičně vedle zdravotní školy, v úterý 30.10. v  Kunčicích v  restauraci Sokolovna, ve středu 1.11. v Antošovicích v hasičské  zbrojnici a  v pondělí 13.11. v Kunčičkách v hasičské zbrojnici. Začátek  vždy v 18 hodin. Na  webu Slezské Ostravy jsou termíny i místa všech  setkání  umístěna  v tabulce v  části  „Aktuálně“.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -601,93 +696,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-17-10-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>