--- v0 (2026-01-24)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.10.2023, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Areál Radar hostil další ročník soutěže služebních psů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V kynologickém areálu ve Studénce se konal další ročník Obranářského speciálu.  Tato soutěž psovodů policie, armády a dalších ozbrojených složek pověřila vycvičenost služebních psů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Dušek, služební kynologie, Vazební věznice Praha Ruzyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přihlásil jsem se se svým belgickým ovčákem, je to tříletý pes. Loni jsme tu s ním byl poprvé v kategorii junior, letos už jsme mezi dospělým. Mám ho od štěněte, takže celý jeho služební život ho vychovávám já. Já jsem určitě velký zastánce takovýchto soutěží. Mému pejskovi se zatím daří, řekl bych tak napůl. Je vidět ještě jeho nezkušenost a nevyzrálost, takže sbíráme zkušenosti a poučíme se do dalšího výcviku.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Trnovec, služební kynologie, Policie SR Žilina: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to služební pes, jmenuje se Bravo, má tři roky a sbíráme zkušenosti."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to služební pes, jmenuje se Bravo, má tři roky a sbíráme zkušenosti." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Trnovec, služební kynologie, Policie SR Žilina: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem tu už počtvrté, byl jsem tu s jiným starším psem. Je to výborná zkušenost, je to těžký závod. Disciplíny jdou jedna za druhou, pes musí být ve výborné fyzické a psychické kondici. Má to mnoho společného s naší prací, kde pes musí snášet velkou zátěž. Takže je to dobrý trénink a výborná zkušenost.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěž se konala za podpory města Studénky a součástí je už léta i charitativní tombola. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -376,56 +490,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Virtuální prohlídka, kterou v rámci svého projektu Technotrasy zafinancoval Moravskoslezský kraj, se bude postupně rozšiřovat, například o náhledy na detaily a podrobnější informace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Novosad, vedoucí Vagonářského muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ať už je to například o vedutě panství Studénka z roku 1737 nebo o různých typech výrobků.  Budeme tam moci vkládat fotografie, vide a a další informace, které ten návštěvník může čerpat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úvahou také je, že se součástí interaktivní prezentace stanou i prostory, do kterých není lidem běžně přístup umožněn, třeba zajímavá zámecká sklepení. K virtuální prohlídce se časem připojí také třetí novinka letošního roku, Legionářská expozice připravovaná k otevření 16. listopadu.  </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -500,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-20-10-2023-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>