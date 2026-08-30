--- v1 (2026-04-11)
+++ v2 (2026-08-30)
@@ -650,51 +650,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-20-10-2023-18-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-20-10-2023-18-13?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>