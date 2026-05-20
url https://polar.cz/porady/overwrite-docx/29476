--- v0 (2025-12-21)
+++ v1 (2026-05-20)
@@ -1,61 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.10.2023, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji vzniká mapa oslunění. Poslouží lidem, kteří plánují fotovoltaiku</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj si nechává zhotovit mapu oslunění celého svého území. Ta pomůže samosprávám, firmám i občanům se snadnou identifikací míst, která jsou vzhledem ke svým podmínkám vhodná pro instalaci fotovoltaických panelů. Zjednodušeně řečeno, zda se jim fotovoltaika vůbec vyplatí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Něco jiného je krásná jižní střecha  a něco jiného je střecha orientovaná na sever. O solárních panelech koluje spousta mýtů a fám. Některé přeceňují jejich výhody, jiné zase energii ze slunce zatracují. Mapa oslunění by mohla už v první fázi rozhodování o případném pořízení panelů na střechu rodinného domu nebo firmy zájemci ukázat, jaká je realita právě na jeho nemovitosti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -71,51 +185,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drahomíra Zedníčková, ředitelka firmy TopGis, která mapu vytváří:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Výpočtem oslunění se rozumí definování intenzity slunečního záření, tedy množství sluneční energie v kilowatthodinách, které dopadá na jeden metr čtvereční povrchu Země za jeden rok.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořízením mapy chce kraj zjednodušit proces plánování fotovoltaických projektů a podpořit vznik solárních komunitních společenství. Projekt bude po svém dokončení součástí veřejně dostupného krajského mapového systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti a dobrovolníci tentokrát zalesňují svahy pod Velkým Javorníkem</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Beskydech se stále nacházejí lesy, které jsou poškozené různými kalamitami. Na vině byl kůrovec nebo houba václavka. Tam, kde dřevorubci museli vykácet větší množství stromů, se teď vysazují nové lesy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do vysazování stromů na holých svazích Beskyd se opět pustili studenti a také dobrovolníci z řad veřejnosti. Poté, co bylo dokončeno zalesňování Ondřejníku, se tato akce za podpory Moravskoslezského kraje koná v lokalitě pod Velkým Javorníkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Konvičný,</w:t>
       </w:r>
       <w:r>
@@ -123,53 +236,52 @@
         <w:t xml:space="preserve"> lesní hospodář, Biskupské lesy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Lokalita se změnila proto, protože na Ondřejníku jsou už více méně všechny holiny zalesněny. zbývá jen několik málo hektarů holin, které jsou však pro sázení veřejností nevhodné. Ať už, protože jsou menšího charakteru, nebo jsou v nevhodném terénu. Tuto lokalitu, kde je kalamitní holina, což je výsledek řádění kůrovce a václavky, jsme vybrali protože je vhodná pro sázení sazenic se školami s dětmi. Je tady mírný terén. Dnes sázíme buk a borovice. Jsou to dřeviny, které do budoucna mají lepší výhled pro svůj růst, než smrk."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Rusňák, student Gymnázia Petra Bezruče Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Nejdříve jsme museli vykopat díru, zasadili jsme do ní stromek a pak jsme ho zahrabali.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Nejdříve jsme museli vykopat díru, zasadili jsme do ní stromek a pak jsme ho zahrabali.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Křižan, student Hotelové školy Frenštát pod Radhoštěm:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme tady přišli v rámci ekologického projektu a budeme sadit stromky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Herman, ředitel Hotelové školy Frenštát pod Radhoštěm:</w:t>
       </w:r>
       <w:r>
@@ -192,145 +304,140 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Konvičný, lesní hospodář, Biskupské lesy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Lokalita bude podobná a podobná bude i skladba výsadby. Takže také buk a borovice. U těchto akcí je důležité, aby jak studenti, tak i širší veřejnost si uvědomili, jak to v tom lese chodí. Že my jako lesáci nemáme pouze za cíl ten les vykácet, dřevo prodat a po nás potopa, Ale opravdu, že lesy se musí důsledně obnovovat, a to nejen podle toho, co nám říká zákon, ale i podle nejlepšího vědomí a svědomí hospodáře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože holých svahů po kůrovci, václavce i větrných polomech je v Beskydech více, bude se dobrovolnické sázení konat i v dalších letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organica má na střeše fotovolt. elektrárnu, zeleň zavlažuje dešťovka</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čerstvě dokončená budova Organica na ulici K Trojhalí v Ostravě je naplněna chytrými technologiemi. Jde o unikátní projekt v jedné z nejatraktivnějších částí města. Větší část budovy zaplní zaměstnanci společnosti Tietoevry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V centru Ostravy vedle Trojhalí byla dokončena ojedinělá kancelářská budova. Skleněný palác nejen dobře vypadá, ale je nabitý moderními technologiemi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tahle budova ukazuje, jak se ta Ostrava za posledních 20 let strašně změnila. Pamatuju si dobu, kdy developeři Ostravě nevěřili a nechtěli tady stavět. Nyní je to už jiné." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška, hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady všechno co budovy pro zahraniční investory potřebují, máme tady zelené stěny, chytré technologie a to je trend dnešní doby." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova byla vystavěna v rekordním čase dvou let a stála asi 1,5 mld. Kč. Na střeše má fotovoltaickou elektrárnu a zeleň je zavlažována dešťovou vodou. Inteligentní vzduchotechnika posílá vzduch tam, kde jsou lidé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova byla vystavěna v rekordním čase dvou let a stála asi 1,5 mld. Kč. Na střeše má fotovoltaickou elektrárnu a zeleň je zavlažována dešťovou vodou. Inteligentní vzduchotechnika posílá vzduch tam, kde jsou lidé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti napsaly ekopohádky, je z nich ilustrovaná knížka</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyšla nová kniha ekopohádek, kterou napsaly školáci. Udělá radost dětem v nemocnicích, sociálních zařízeních i ve školách,  kam ji zdarma rozdistribuuje Moravskoslezský kraj. Kniha zelených pohádek vyšla v nákladu 2 tisíce kusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Němečková Crkvenjaš: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Kraj už podeváté podpořil vydání knihy o přírodě a životním prostředí, kterou si napsaly samy děti a také ji ilustrovaly. Je to velmi dojemné jak se děti zajímají o to, co bude s přírodou a také o to, co bude s planetou a chtějí se podílet na tom, abychom měli lepší životní prostředí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Kraj už podeváté podpořil vydání knihy o přírodě a životním prostředí, kterou si napsaly samy děti a také ji ilustrovaly. Je to velmi dojemné jak se děti zajímají o to, co bude s přírodou a také o to, co bude s planetou a chtějí se podílet na tom, abychom měli lepší životní prostředí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Zapletal, hlavní řešitel projektu CLAIRO na FÚ v Opavě, Projekt CLAIRO - inovativní řešení v problematice znečištění ovzduší</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská univerzita v Opavě a její Fyzikální ústav jsou jedním z hlavních řešitelů projektu CLAIRO. Výsledky výzkumu, které už jsou známy, mohou městům v celé Evropě výrazně pomoci při rozhodování, jaké druhy rostlin ve kterých lokalitách vysadit. Mohou tak výrazně ovlivnit čistotu ovzduší. Další podrobnosti k projektu už hlavní řešitel Miloš Zapletal. Dobrý den, vítejte u nás. Pane Zapletale, projekt CLAIRO, jak už tady bylo řečeno, má za cíl snižovat znečištění ovzduší výsadbou vhodné zeleně, která prokázala tím výzkumem schopnost pohlcovat látky, které znečišťují ovzduší z různých zdrojů. Pojďme si v hrubých obrysech teď vysvětlit ty hlavní myšlenky projektu, tedy propojení druhů rostlin, místa výsadby a zároveň to měření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Zapletal, hl. řešitel projektu CLAIRO na FÚ v Opavě: </w:t>
       </w:r>
       <w:r>
@@ -601,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-24-10-2023-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>