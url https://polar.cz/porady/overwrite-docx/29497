--- v0 (2026-03-05)
+++ v1 (2026-05-26)
@@ -1,75 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.10.2023, 17:47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči ze sedmi zemí cvičili zásahy u povodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji proběhlo rozsáhlé mezinárodní cvičení hasičů ze sedmi zemí. Společně trénovali přípravu a koordinaci pomoci v případě vzniku velkých povodní. Ve Frýdku-Místku měli zázemí pro řídící skupinu a seřadiště techniky.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, začíná bezpečnostní magazín televize Polar 112. Hasiči z našeho kraje se stali hostiteli náročného mezinárodního cvičení Modex 2023 zaměřeného na následky povodní. Po čtyři dny museli hasiči ze sedmi zemí plnit nejrůznější úkoly, například spolupracovat na vytvoření hadicového vedení o délce tři kilometry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -305,93 +417,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-26-10-2023-17-47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>