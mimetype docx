--- v1 (2026-05-26)
+++ v2 (2026-09-03)
@@ -459,51 +459,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-26-10-2023-17-47" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-26-10-2023-17-47?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>