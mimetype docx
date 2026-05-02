--- v0 (2026-03-01)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.10.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se chystá oprava velkého kruhového objezdu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na velkém kruhovém objezdu v Havířově proběhne celková oprava asfaltového povrchu. Důvodem jsou trhliny a další poškození v důsledku velkého dopravního zatížení. Práce by měly probíhat večer a v noci, aby nedocházelo k zácpám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,100 +277,93 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína, vedoucí střediska Pagoda: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Důvody, proč se místní skauti ujali tohoto výročí jsou dva. Jedním je, že oficiálně se vznikem Československa mohl i legálně působit tehdejší spolek Junák český skaut, a jednak, že toto výročí a vznik Československa je spojen i s takzvanou skautskou poštou.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dnešní připomínková akce byla v režii skautů, za což jsem moc rádi. Snažíme se zapojovat ty spolky a organizace do takových akcí, hlavně i školy, aby i děti a mladí věděli, co se tehdy dělo, jak to bylo. A jak jinak to dát líp najevo, než když se do toho ti mladí zapojí.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skauti také připravili hru “Ve službách republiky”, ve stylu šifer a geocachingu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skauti také připravili hru “Ve službách republiky”, ve stylu šifer a geocachingu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Ondřejová, středisko Pagoda Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Celé se to odehrává v centru města, takže si projdou takový okruh a splní několik úkolů, které jsou hodně postaveny na T. G. Masarykovi, protože hodnoty, které reprezentuje, jsou hodně spjaté s těmi skautskými.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská hra bude aktivní do neděle 29. října. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 10. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přes 230 tisíc seniorů v MS kraji není ještě proti COVID-19 chráněno očkováním, přičemž patří mezi nejohroženější skupiny. Počty očkovaných sice stoupají, ale vzhledem k tomu, kolik lidí nad 65 let v tomto regionu žije, je to stále málo.  Od poloviny září, kdy je nová vakcína se v Moravskoslezském kraji naočkovalo již přes 11 tis. lidí. Minimálně 8,7 tis. z nich se řadí mezi seniory. Údaje zveřejnila Fakultní nemocnice Ostrava.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Distribuční maturitu úspěšně složilo 26 studentů partnerských středních škol Skupiny ČEZ. Do Ostravy se sjeli na třídenní poznávání procesů souvisejících s distribucí vyrobené elektřiny.  Nejlépe uspěli studenti Gymnázia a Střední průmyslové školy elektrotechniky z Frenštátu pod Radhoštěm. Vítězem Distribuční maturity se stal Šimon Stoklasa z ostravské Střední školy elektrotechnické.</w:t>
+        <w:t xml:space="preserve">Přes 230 tisíc seniorů v MS kraji není ještě proti COVID-19 chráněno očkováním, přičemž patří mezi nejohroženější skupiny. Počty očkovaných sice stoupají, ale vzhledem k tomu, kolik lidí nad 65 let v tomto regionu žije, je to stále málo.  Od poloviny září, kdy je nová vakcína se v Moravskoslezském kraji naočkovalo již přes 11 tis. lidí. Minimálně 8,7 tis. z nich se řadí mezi seniory. Údaje zveřejnila Fakultní nemocnice Ostrava.  Distribuční maturitu úspěšně složilo 26 studentů partnerských středních škol Skupiny ČEZ. Do Ostravy se sjeli na třídenní poznávání procesů souvisejících s distribucí vyrobené elektřiny.  Nejlépe uspěli studenti Gymnázia a Střední průmyslové školy elektrotechniky z Frenštátu pod Radhoštěm. Vítězem Distribuční maturity se stal Šimon Stoklasa z ostravské Střední školy elektrotechnické.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podchod pod Rolnickou ulicí oživil street art</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -374,136 +482,128 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektový den k 28.říjnu na ZŠ a Mš Prameny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská Základní škola Prameny si připravila před podzimními prázdninami pro děti velký projektový den týkající se 105. výročí vzniku Československa. Každá třída pojala 28. říjen trochu jinak, starší žáci třeba pekli cukroví a bábovky podle receptů prezidenta Tomáše Garrigua Masaryka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žáci Základní školy Prameny si připomněli 105. výročí vzniku Československa v několika různých variantách. Mladší děti ze třídy z Montessori prvky si 28. říjen připomněli i se symbolickým dortem a zazněla i přání pro republiku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žáci Základní školy Prameny si připomněli 105. výročí vzniku Československa v několika různých variantách. Mladší děti ze třídy z Montessori prvky si 28. říjen připomněli i se symbolickým dortem a zazněla i přání pro republiku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Prameny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem naší zemičce přála, aby ji měli všichni rádi." "Já jsem si přál, ať už na té zemi neválčí se nikdy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malí prvňáčci ve vedlejší třídě zase společně z papíru vyráběli mávátka v podobě české vlajky a  starší žáci ze šestých a sedmých tříd pekli oblíbené cukroví prezidenta Masaryka a také bábovku podle receptu jeho maminky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Prameny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je jiná, dobrá, ale podle mě máme lepší." "My jsme pekli Masarykovo cukroví, bylo to jeho nejoblíbenější." "Je to dobré, podobné jak naše vánoční cukroví, ale chuť to má takovou hořkou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I v další třídě se věnovali tématu vzniku Československa, opět jinou formou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I v další třídě se věnovali tématu vzniku Československa, opět jinou formou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Czinege, ředitelka ZŠ a MŠ Prameny</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to pro děti zábavnou formou významný den našich dějin.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 10. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pondělí a úterý se bude opravovat ulice Čs. armády v Hlučíně. Proto budou upraveny autobusové spoje linky č. 56, jedoucích směr Hlučín,sídl.OKD nebo Hlučín,Darkovičky.  V opačném směru pojedou autobusy po svých trasách beze změn.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Žebříček nejoblíbenějších dětských jmen za rok 2022 opět ovládli Jakub a Eliška. Jakub je nejpopulárnějším jménem už dvanáct let po sobě. Na dalších místech se  objevila jména Viktorie,  Anna, Jan a Matyáš.</w:t>
+        <w:t xml:space="preserve">V pondělí a úterý se bude opravovat ulice Čs. armády v Hlučíně. Proto budou upraveny autobusové spoje linky č. 56, jedoucích směr Hlučín,sídl.OKD nebo Hlučín,Darkovičky.  V opačném směru pojedou autobusy po svých trasách beze změn.  Žebříček nejoblíbenějších dětských jmen za rok 2022 opět ovládli Jakub a Eliška. Jakub je nejpopulárnějším jménem už dvanáct let po sobě. Na dalších místech se  objevila jména Viktorie,  Anna, Jan a Matyáš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava obrazů boxerské legendy Rosti Osičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -544,75 +644,73 @@
         <w:t xml:space="preserve">Valentina Vaňková (ODS), místostarostka  Moravské Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme samozřejmě nesmírně rádi, že takto významný  sportovec a malíř se rozhodl uspořádat výstavu u nás v naší Dvoraně.  Jednak přiblížíme občanům tento krásný prostor a samozřejmě zprostředkujeme úžasný  kulturní zážitek v podobě obrazů, které zpodobňují nejen Ostravu, protože pak  Osička má velmi vřelý vztah k Ostravě z dob svého mládí a své  sportovní kariéry. No a pro nás je obrovská čest, že tuto výstavu bude zahajovat  pan Marek Vašut."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Vašut, herec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "S Rosťou jsem se poznal před už osmatřiceti lety, kdy  se točily Pěsti ve tmě. Kdy mi nedělal trenéra, ale sparing partnera. A  přispíval samozřejmě i radami. Ale mým hlavním trenérem tam byla Jarda Tomsa. Ale  od té doby s Rosťou kamarádíme. A není to moje první vernisáž. Já jsem Rosťovi  uváděl už vernisáž v Praze. A také se musím pochlubit, že mám od něj obraz.  Já jako Vilda Jakub v Lucerně a pode mnou na zemi Schaller."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program výstavy navazoval na mistrovství České republiky v olympijském  boxu s podtitulem Pěsti v Ostravě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program výstavy navazoval na mistrovství České republiky v olympijském  boxu s podtitulem Pěsti v Ostravě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Osička, boxerská legenda, trenér,  malíř a básník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska je tady mistrovství republiky v boxu. Mám tady  jednoho svěřence svého, už má medaili. Takže to je ta vazba sportovní. A mám  tady ještě bratrance a sestřenici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavu si mohou zájemci ve Dvoraně prohlédnout až do 20.  listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavu si mohou zájemci ve Dvoraně prohlédnout až do 20.  listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -687,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-10-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>