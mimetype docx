--- v0 (2025-12-18)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.10.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vznik Československa “adoptovali” novojičínští skauti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">105. výročí  vzniku československého státu připomněla vzpomínková akce na Masarykově náměstí. Setkání proběhlo před bustou prvního prezidenta i za účasti skautů, kteří na téma státního svátku připravili geocachingovou hru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,54 +354,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvnice představení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Holčička má tři roky, v chlapeček bude mít sedm měsíců a bylo to úplně úžasné, myslím si, že ideální délka. Oba dva udrželi pozornost, bála jsem se, že to malého přestane za chvilku přestane bavit, ale celou dobu to sledoval. Bylo to moc hezké.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sidónia Féderová, Féder Teáter, Pezinok (Slovensko):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Musím říct, že novojičínské publikum bylo ukázkové, viděli jsme na dětech, že si to užívají, že jsou zaujaté, a že nám vracejí pozornost. Myslím si, že tomu hodně pomohlo i to, jak k tomu přistupovali i samotní rodiče.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Musím říct, že novojičínské publikum bylo ukázkové, viděli jsme na dětech, že si to užívají, že jsou zaujaté, a že nám vracejí pozornost. Myslím si, že tomu hodně pomohlo i to, jak k tomu přistupovali i samotní rodiče.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Močička, ředitel Beskydského divadla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Není to úplně nejrozšířenější žánr, ale pár divadel se tomu v republice věnuje. Takže určitě budeme chtít další Batolárium do Nového Jičína pozvat.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předpokladem tedy je, že by se Batolária mohla v Beskydském divadle opakovat ve čtvrtletních cyklech.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -516,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-30-10-2023-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>