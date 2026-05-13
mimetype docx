--- v0 (2026-02-10)
+++ v1 (2026-05-13)
@@ -1,132 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Ostravy-Jihu hlasují o úpravách obvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Ostravy-Jihu i letos rozhodují o tom, jak se změní jejich okolí - parky, hřiště, dětské koutky, sportoviště, okolí školních budov i domů.  Zda přibudou včelíny, meditační zahrady či veřejné kurníky. Hlasování v letošním ročníku participativního rozpočtu končí už v neděli 5. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Do hlasování v participativním rozpočtu Náš Jih bylo letos  zařazeno celkem 32 projektů. Na ty vítězné radnice rozdělí 13  milionů korun. O tom, které to budou, je jen na vás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Kašingová,  koordinátorka participativního rozpočtu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Děkujeme  všem těm, kteří už hlasovali. A ti, co ještě nehlasovali, mají  možnost do půlnoci do neděle 5. listopadu, kdy je možno ještě  hlasovat. A výsledky letošního hlasování zveřejníme dopoledne  během pondělí 6. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Hlasovat  mohou obyvatelé Jihu starší 16 let. Každý hlasující má k  dispozici 4 kladné a 2 záporné hlasy, které může rozdělit  napříč celým obvodem.  Pokud chce udělit záporný hlas, musí předtím  udělit  dva kladné. Hlasovat je možné pouze online na .</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Hlasovat  mohou obyvatelé Jihu starší 16 let. Každý hlasující má k  dispozici 4 kladné a 2 záporné hlasy, které může rozdělit  napříč celým obvodem.  Pokud chce udělit záporný hlas, musí předtím  udělit  dva kladné. Hlasovat je možné pouze online na .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pojďme  si teď představit projekty z Hrabůvky  a Zábřehu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">… </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">představení  16 projektů  …</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekty  si lidé mohou prohlédnout v říjnových Jižních listech a na  webu Náš Jih, rovněž na panelech na Náměstí Ostrava-Jih a před  Kotvou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekty  si lidé mohou prohlédnout v říjnových Jižních listech a na  webu Náš Jih, rovněž na panelech na Náměstí Ostrava-Jih a před  Kotvou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro rodinu opět běželi farář i Jankulovski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -166,53 +279,52 @@
         <w:t xml:space="preserve"> sv. Ducha:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Běžíme devátý  benefiční Běh pro..., letos je to pro rodinu Ruibarovou, kteří  ztratili tragicky letos v zimě svého tátu a zůstaly tři děti.  Tak jim chceme pomoct nejenom finančně, ale hlavně jim říci, že  jsme jim nablízku. Jsem rád, že letos je i to počasí takové  luxusní, jako kdyby to Jirka zařídil, protože je to poprvé, co  máme takové krásné počasí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Jankulovski, sportovní ředitel FC Baník Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těším  se na to, krásné počasí, věřím, že tady bude spousta lidí  jako každý rok pro dobrou věc. Tak samozřejmě 10 kilometrů, i  když musím říct, že budu rád, když doběhnu, už to není jako  kdysi. Něco jsem potrénoval, mám dva trenéry, těším se, že mě  budou tahat. Možná že by hrozilo, že bych se v tom Bělském lese  ztratil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Běh pro rodinu měl start i cíl u kostela svatého Ducha. Nejprve  vyběhly na kratší bezbariérovou trasu děti, s nimi vyjeli i  vozíčkáři a maminky s kočárky a vyšli senioři - délka 800  metrů. Pak už se běželo pět a deset kilometrů ulicemi Zábřehu  a Výškovic a pěšinami Bělského lesa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Běh pro rodinu měl start i cíl u kostela svatého Ducha. Nejprve  vyběhly na kratší bezbariérovou trasu děti, s nimi vyjeli i  vozíčkáři a maminky s kočárky a vyšli senioři - délka 800  metrů. Pak už se běželo pět a deset kilometrů ulicemi Zábřehu  a Výškovic a pěšinami Bělského lesa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Já  tu běžím poprvé. Mám osm set kilometrů.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem tu letos už  podruhé, protože loni se tu běželo pro mého vnuka Tobiáše  Paličku, takže budeme navazovat tradici a udržíme to tak, že  budeme každý rok se účastnit, abychom podpořili zase další  rodiny. A poběžím jenom 800 metrů, co mi zdraví dovolí. Loni  trať byla delší, letos to nejde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,53 +342,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">artin  Bednář, starosta Ostravy-Jihu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Je to až neuvěřitelné, že  se jedná už o devátý ročník, což znamená, že jsme tady byli  vždycky i podporovatelé už od prvního ročníku a každým rokem  pomáháme buď nějakému člověku, letos dokonce rodině. Je to  skvělé a dneska se podařilo počasí, takže věřím, že nejen  na závodě dětí, ale i dospělých bude velká účast a velká  podpora těm, kteří to potřebují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Běh pro rodinu tradičně ukončil  slavnostní ohňostroj, který je darem nejen pro toho, pro koho se  běží, ale pro všechny, kdo se ho zúčastnili. Běžících bylo  letos celkem 318, a to se nepočítaly děti do 6 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Běh pro rodinu tradičně ukončil  slavnostní ohňostroj, který je darem nejen pro toho, pro koho se  běží, ale pro všechny, kdo se ho zúčastnili. Běžících bylo  letos celkem 318, a to se nepočítaly děti do 6 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -358,93 +469,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-31-10-2023-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>