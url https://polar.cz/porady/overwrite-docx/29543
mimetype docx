--- v0 (2026-01-11)
+++ v1 (2026-05-06)
@@ -1,89 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava vylepšila podmínky pro investory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrh architektky Evy Jiřičné na rekonstrukci výškového domu na Ostrčilově ulici Ostravě jsme vám už představovali. Město jej nechalo vypracovat jako budoucí možnou podobu a nabídlo pozemek i s budovou investorům. Nyní Ostrava podmínky ještě vylepšila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výškový dům na Ostrčilově ulici v centru Ostravy je prázdný od roku 2013. Zvažovalo se jeho zbourání, ale vedení města nakonec rozhodlo, že ikonickou stavbu zachová. Renomovaná architektka Eva Jiřičná vytvořila projekt, jak by mohl po rekonstrukci dům vypadat. Pozemek s budovou pak město nabídlo investorům. Přihlásil se pouze jeden, který ale nakonec na podmínky nepřistoupil. Zastupitelstvo města je proto nyní vylepšilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Jan Dohnal, primátor Ostravy:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jan Dohnal, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po domluvě s paní architektkou jsme umožnili dělat i dílčí změny, takže pokud by se v průběhu nějakých propočtů ukázalo, že něco je nereálné, zbytečně komplikované nebo drahé, tak je můžeme přivést k sobě a můžeme dojít k nějakému kompromisu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt navrhuje rekonstrukci domu a přístavbu parkovacího domu. K bydlení by mělo být až 76 jednotek od  1+kk po nadstandardní mezonetové byty. Řešení počítá se zachováním stávající  železobetonové konstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Jiřičná, architektka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme všechno proto, aby ta budova byla zelená. Zabývali jsme se tím, jak můžeme ozelenit balkóny, samozřejmě jsme měli problémy s požárními otázkami i vnitřním rozdělením."</w:t>
@@ -128,153 +242,150 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti Střední odborné školy Frýdek-Místek společně s dílenskými  mistry vyrábějí novou pokladničku pro městskou vánoční sbírku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Studenti se na tom podíleli určitě nějakým vrtáním,  střiháním. Snažili jsme se co nejvíce je do toho zapojit. Ne vše bylo možné,  ale co nejvíce jsme je zapojili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová podoba pokladničky vznikla ze soutěže, do které se  zapojili žáci základních škol. Jako vítězný návrh vybrala porota dílo 12leté Moniky  Bezecné z výtvarného oboru základní umělecké školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová podoba pokladničky vznikla ze soutěže, do které se  zapojili žáci základních škol. Jako vítězný návrh vybrala porota dílo 12leté Moniky  Bezecné z výtvarného oboru základní umělecké školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Černohorská, výtvarný obor ZUŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem moc vděčná za to, že jsme mohli zúčastnit a za to, že  Monika zvítězila v tom velkém počtu. A když jsme přemýšleli o tom, jakým  způsobem vymyslet něco nového. Zkusili jsme nějaké skládačky papírové, které řeší  určitou plochu, kdy z plochy se vytváří nějaký prostorový tvar. Ale  zároveň bylo nutné to spojit trošičku s určitým poetickým kouzlem, s nějakou  takovou něžnou představou Vánoc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokladnička je vyrobená z plechu, dle požadavku zadavatele  Frýdku-Místku. Jelikož stávající pokladnička neodpovídala svým materiálem,  dřevem, které dostávalo zabrat na tom dešti. Používali jsme nákres, co nakreslila  dvanáctiletá studentka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Černohorská, výtvarný obor ZUŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nakonec nám z toho vznikla jakási varianta japonských  origami skládaček, které jsou velice křehké. A přitom obsahují mnoho krásných  prvků. Zimní motiv vločky doplněný těmi krystaly, které jsou dole v té podstavě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podoba se upravila kvůli bezpečnosti, aby hrany nebyly tak  ostré a v celku zůstal zachován vánoční motiv. Cílem bude také zajistit,  aby pokladničku nemohl nikdo ukrást ani rozbít. Loni i předloni se do  ní totiž vloupali zloději.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podoba se upravila kvůli bezpečnosti, aby hrany nebyly tak  ostré a v celku zůstal zachován vánoční motiv. Cílem bude také zajistit,  aby pokladničku nemohl nikdo ukrást ani rozbít. Loni i předloni se do  ní totiž vloupali zloději. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spodní část je vyrobena z docela pevného materiálu,  který je dost sám o sobě těžký, takže je problém to ve dvou unést. Vrchní část bude demontovatelná, aby šlo tu část sundat a odvézt  ty peníze pryč, ať se to nevybírá na místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vidíme rozpracovaný návrh, který za mě předčil má očekávání.  Věřím, že se bude líbit i veřejnosti a je vidět, že studenti a pedagogické  vedení, které s nimi na tom pracuje, velmi přemýšlí. A myslím si, že nová  pokladnička, která bude pod vánočním stromem na místeckém náměstí bude nejenom  bezpečná, ale opravdu velmi pěkná. A bude v ní cítit ta práce, kterou do  ní dali děti a studenti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spolupráce fungovala perfektně, co se týče škol, tak všechno  klapalo, i s Frýdkem-Místkem, co jsme potřebovali, tak jsme doladili. Tak,  aby to fungovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokladnička bude opět pod vánočním stromem na náměstí Svobody.  V prosinci se také chystá výstava všech návrhů pokladniček, které vytvořili  žáci zúčastněných škol. Loňský ročník veřejné sbírky Vánoční strom vynesl přes  76 tisíc korun pro městský hospic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokladnička bude opět pod vánočním stromem na náměstí Svobody.  V prosinci se také chystá výstava všech návrhů pokladniček, které vytvořili  žáci zúčastněných škol. Loňský ročník veřejné sbírky Vánoční strom vynesl přes  76 tisíc korun pro městský hospic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 1. 11. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po 60 letech bezproblémového provozu vodního díla Baška  zahájil státní podnik Povodí Odry rekonstrukci bezpečnostního přelivu. Ten umožní bezpečné a spolehlivé převedení extrémních povodní a odolá tisícileté povodňové vlně. Celkové náklady na rekonstrukci, která skončí zřejmě 2025, dosáhnou 120 mil. Kč  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -448,53 +559,52 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem přišel na tuto akci z důvodu prevence a tak jsem si vzal dovolenou a přišel jsem. Já jsem dlouhou dobu nebyl na urologickém vyšetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si myslím, že je to důležité dost. Já jsem měl problémy a byl jsem i na operaci a teď chodím často na kontroly.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lékaři vítají, že v prevenci nastane posun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lékaři vítají, že v prevenci nastane posun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Kopecký, primář urologického oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to asi po dvouletém úsilí urologické společnosti a ministerstva zdravotnictví, kdy by se měl rozběhnout komplexní screeningový program pro karcinom prostaty pro muže od 50 do 69 pus. Základ, a proto to budou provádět především praktičtí lékaři, bude odběr krve na tzv. prostatický specifický antigen, což je látka produkovaná prostatou. Protože nám jde o zachycení těch včasných nádorů, těch lokalizovaných a tam my můžeme terapeuticky pomoct, takže ty lidi úplně vyléčit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Screeningová vyšetření hrazená ze zdravotního pojištění začnou od ledna příštího roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -534,53 +644,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti se bavily s klaunem Hopsalínem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strašidelná zábava čekala i na nejmenší děti v Obecním domě Družba. O zábavu se postaral klaun Hopsalín, známá ikona dětského světa, která děti baví už více jak třicet let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obecní dům Družba patřil odpoledne  dětem, které se s radostí prostřednictvím masek a kostýmů proměnily na kostlivce, upíry, princezny ze záhrobí a další strašidelné bytosti, aby si společně zatancovaly a zasoutěžily s oblíbeným Hopsalínem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obecní dům Družba patřil odpoledne  dětem, které se s radostí prostřednictvím masek a kostýmů proměnily na kostlivce, upíry, princezny ze záhrobí a další strašidelné bytosti, aby si společně zatancovaly a zasoutěžily s oblíbeným Hopsalínem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: malí návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bylo to dobré, soutěže byly fajn, moc jsem si to užila a malování na obličej bylo taky dobré." "Mě se líbilo jak jsme tancovali." "Bylo to skvělé, já jsem se perfektně bavila."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Reidel, klaun Hopsalín</w:t>
       </w:r>
       <w:r>
@@ -600,55 +709,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za klauna se poprvé oblékl v roce 1993 a od té doby baví děti i dospěláky ve svých zábavných programech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Reidel, klaun Hopsalín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Strašně mě naplňuje práce s dětmi a kdyby to člověk neměl rád od srdce, tak to asi nemůže dělat tak dlouho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jméno Hopsalín dostal tento klaun před třiceti lety přímo od dětí podle náplně programu, který je plný písniček, hopsání a zábavy.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -723,93 +827,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>