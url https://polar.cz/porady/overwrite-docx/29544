--- v0 (2026-01-11)
+++ v1 (2026-05-06)
@@ -1,247 +1,358 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V dílnách SOŠ F-M vyrábějí novou vánoční pokladničku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejná sbírka Vánoční strom ve Frýdku-Místku dostane novou bezpečnější pokladničku. Na jejím vzniku se podílejí žáci a studenti ve městě. Vítězný návrh podoby je od mladé dívky ze Základní umělecké školy a samotnou pokladničku už vyrábějí v dílnách Střední odborné školy Frýdek-Místek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti Střední odborné školy Frýdek-Místek společně s dílenskými  mistry vyrábějí novou pokladničku pro městskou vánoční sbírku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Studenti se na tom podíleli určitě nějakým vrtáním,  střiháním. Snažili jsme se co nejvíce je do toho zapojit. Ne vše bylo možné,  ale co nejvíce jsme je zapojili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová podoba pokladničky vznikla ze soutěže, do které se  zapojili žáci základních škol. Jako vítězný návrh vybrala porota dílo 12leté Moniky  Bezecné z výtvarného oboru základní umělecké školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová podoba pokladničky vznikla ze soutěže, do které se  zapojili žáci základních škol. Jako vítězný návrh vybrala porota dílo 12leté Moniky  Bezecné z výtvarného oboru základní umělecké školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Černohorská, výtvarný obor ZUŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem moc vděčná za to, že jsme mohli zúčastnit a za to, že  Monika zvítězila v tom velkém počtu. A když jsme přemýšleli o tom, jakým  způsobem vymyslet něco nového. Zkusili jsme nějaké skládačky papírové, které řeší  určitou plochu, kdy z plochy se vytváří nějaký prostorový tvar. Ale  zároveň bylo nutné to spojit trošičku s určitým poetickým kouzlem, s nějakou  takovou něžnou představou Vánoc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokladnička je vyrobená z plechu, dle požadavku zadavatele  Frýdku-Místku. Jelikož stávající pokladnička neodpovídala svým materiálem,  dřevem, které dostávalo zabrat na tom dešti. Používali jsme nákres, co nakreslila  dvanáctiletá studentka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Černohorská, výtvarný obor ZUŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nakonec nám z toho vznikla jakási varianta japonských  origami skládaček, které jsou velice křehké. A přitom obsahují mnoho krásných  prvků. Zimní motiv vločky doplněný těmi krystaly, které jsou dole v té podstavě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podoba se upravila kvůli bezpečnosti, aby hrany nebyly tak  ostré a v celku zůstal zachován vánoční motiv. Cílem bude také zajistit,  aby pokladničku nemohl nikdo ukrást ani rozbít. Loni i předloni se do  ní totiž vloupali zloději.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podoba se upravila kvůli bezpečnosti, aby hrany nebyly tak  ostré a v celku zůstal zachován vánoční motiv. Cílem bude také zajistit,  aby pokladničku nemohl nikdo ukrást ani rozbít. Loni i předloni se do  ní totiž vloupali zloději. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spodní část je vyrobena z docela pevného materiálu,  který je dost sám o sobě těžký, takže je problém to ve dvou unést. Vrchní část bude demontovatelná, aby šlo tu část sundat a odvézt  ty peníze pryč, ať se to nevybírá na místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vidíme rozpracovaný návrh, který za mě předčil má očekávání.  Věřím, že se bude líbit i veřejnosti a je vidět, že studenti a pedagogické  vedení, které s nimi na tom pracuje, velmi přemýšlí. A myslím si, že nová  pokladnička, která bude pod vánočním stromem na místeckém náměstí bude nejenom  bezpečná, ale opravdu velmi pěkná. A bude v ní cítit ta práce, kterou do  ní dali děti a studenti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sklář, mistr odborného výcviku SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spolupráce fungovala perfektně, co se týče škol, tak všechno  klapalo, i s Frýdkem-Místkem, co jsme potřebovali, tak jsme doladili. Tak,  aby to fungovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokladnička bude opět pod vánočním stromem na náměstí Svobody.  V prosinci se také chystá výstava všech návrhů pokladniček, které vytvořili  žáci zúčastněných škol. Loňský ročník veřejné sbírky Vánoční strom vynesl přes  76 tisíc korun pro městský hospic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokladnička bude opět pod vánočním stromem na náměstí Svobody.  V prosinci se také chystá výstava všech návrhů pokladniček, které vytvořili  žáci zúčastněných škol. Loňský ročník veřejné sbírky Vánoční strom vynesl přes  76 tisíc korun pro městský hospic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava vylepšila podmínky pro investory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrh architektky Evy Jiřičné na rekonstrukci výškového domu na Ostrčilově ulici Ostravě jsme vám už představovali. Město jej nechalo vypracovat jako budoucí možnou podobu a nabídlo pozemek i s budovou investorům. Nyní Ostrava podmínky ještě vylepšila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výškový dům na Ostrčilově ulici v centru Ostravy je prázdný od roku 2013. Zvažovalo se jeho zbourání, ale vedení města nakonec rozhodlo, že ikonickou stavbu zachová. Renomovaná architektka Eva Jiřičná vytvořila projekt, jak by mohl po rekonstrukci dům vypadat. Pozemek s budovou pak město nabídlo investorům. Přihlásil se pouze jeden, který ale nakonec na podmínky nepřistoupil. Zastupitelstvo města je proto nyní vylepšilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Jan Dohnal, primátor Ostravy:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jan Dohnal, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po domluvě s paní architektkou jsme umožnili dělat i dílčí změny, takže pokud by se v průběhu nějakých propočtů ukázalo, že něco je nereálné, zbytečně komplikované nebo drahé, tak je můžeme přivést k sobě a můžeme dojít k nějakému kompromisu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt navrhuje rekonstrukci domu a přístavbu parkovacího domu. K bydlení by mělo být až 76 jednotek od  1+kk po nadstandardní mezonetové byty. Řešení počítá se zachováním stávající  železobetonové konstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Jiřičná, architektka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme všechno proto, aby ta budova byla zelená. Zabývali jsme se tím, jak můžeme ozelenit balkóny, samozřejmě jsme měli problémy s požárními otázkami i vnitřním rozdělením."</w:t>
@@ -448,100 +559,93 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem přišel na tuto akci z důvodu prevence a tak jsem si vzal dovolenou a přišel jsem. Já jsem dlouhou dobu nebyl na urologickém vyšetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si myslím, že je to důležité dost. Já jsem měl problémy a byl jsem i na operaci a teď chodím často na kontroly.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lékaři vítají, že v prevenci nastane posun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lékaři vítají, že v prevenci nastane posun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Kopecký, primář urologického oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to asi po dvouletém úsilí urologické společnosti a ministerstva zdravotnictví, kdy by se měl rozběhnout komplexní screeningový program pro karcinom prostaty pro muže od 50 do 69 pus. Základ, a proto to budou provádět především praktičtí lékaři, bude odběr krve na tzv. prostatický specifický antigen, což je látka produkovaná prostatou. Protože nám jde o zachycení těch včasných nádorů, těch lokalizovaných a tam my můžeme terapeuticky pomoct, takže ty lidi úplně vyléčit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Screeningová vyšetření hrazená ze zdravotního pojištění začnou od ledna příštího roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 1. 11. 2023 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sto tisíc za jeden den poslali lidé umírajícím pacientům. První den jedinečného projektu mobilního hospice Ondrášek - Vánočního Tržiště radosti - nakoupili dárky pod stromeček a tím pomohli ostatním. Je to rekordní částka, která se za 4 ročníky vybrala. Vánoční Tržiště radosti bude otevřeno až do Vánoc.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">V říjnu zemřelo při dopravních nehodách na silnicích v Moravskoslezském kraji celkem 7 lidí. Bylo to o čtyři více než ve stejném období loňského roku. Od začátku roku si nehody v kraji vyžádaly 36 životů. Vyplývá to z předběžných statistik dopravní policie.</w:t>
+        <w:t xml:space="preserve">Sto tisíc za jeden den poslali lidé umírajícím pacientům. První den jedinečného projektu mobilního hospice Ondrášek - Vánočního Tržiště radosti - nakoupili dárky pod stromeček a tím pomohli ostatním. Je to rekordní částka, která se za 4 ročníky vybrala. Vánoční Tržiště radosti bude otevřeno až do Vánoc.  V říjnu zemřelo při dopravních nehodách na silnicích v Moravskoslezském kraji celkem 7 lidí. Bylo to o čtyři více než ve stejném období loňského roku. Od začátku roku si nehody v kraji vyžádaly 36 životů. Vyplývá to z předběžných statistik dopravní policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">FM City Fest 2024 bude psát historii Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -554,125 +658,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hudební festival FM City Fest si na rok 2024 připravil hned  několik velkých novinek. Přesun do jiného areálu a hvězdy světového formátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirai Navrátil, organizátor FM City Festu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to celkem dlouho plánovaná změna, ale to definitivum přišlo  celkem nedávno. Šlo o to, že jsme naráželi trošku kapacitně na to, že už tam  nebylo možné X let dostat více lidí, do toho původního areálu. To zároveň  znamenalo to, že jsme nebyli schopni tam dostat třeba větší interprety nebo ty největší  interprety. A přišli jsme i s myšlenkou, co to neposunout úplně do vesmíru,  ten festival. A dostat tam i zahraniční interprety. To znamená opravdu velké mezinárodní  interprety. No a s tím si teď zahráváme. To se aktuálně děje. Já jsem teď  ve vyjednávání asi se čtyřmi zahraničními managementy. A kromě toho jsme řešili  také změnu areálu. Což nám umožňuje tady majitel Marlenky, pan Avetisyan, který  koupil tady tento prostor, který je zhruba tří až čtyřnásobně větší než ten původní  areál. Ale zároveň zase to drží toho původního ducha. Protože to je také  původní slezanská textilka. Je tady také komín, takže je to jenom takový větší  bratr toho původního areálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">FM City Fest tvoří spolu s Mezinárodním folklorním festivalem  a Sweetsen Festem takzvanné rodinné stříbro ve Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">FM City Fest tvoří spolu s Mezinárodním folklorním festivalem  a Sweetsen Festem takzvanné rodinné stříbro ve Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My s pořadateli dlouhodobě spolupracujeme a  příští rok se ta podpora ještě o něco navýší, protože festival proběhne v dalším  z bývalých slezanských areálů na Hálkové ulici. A tady po revitalizaci vzniklo  obrovské prostranství. A pořadatelé slibují na příští rok opravdu mimořádný  program, obrovskou návštěvnost. A my bychom rádi ty areály, než vzniknou nové  provozy, než se revitalizují, tak bychom je rádi postupně všechny oživili. A zároveň,  jak já říkám, když děláme věci ve Frýdku-Místku, tak je děláme dobře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirai Navrátil, organizátor FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve Frýdku-Místku si dovolím s kouskem nadsázky tvrdit,  že budeme schopni přepisovat kulturní historii tohoto města, protože tady prostě zavítají, jestli se to jenom z poloviny  podaří, to co teď řešíme, tak to budou interpreti, kteří by se tady asi nepodívali. A také si myslím, že ještě o něco více dostojíme tomu  našemu mottu "Roztančíme celé město." Protože tím, že jsme naráželi kapacitně na  strop toho původního areálu, tak už více lidí z tohoto města, co o to  třeba stáli, jsme nedokázali roztančit. A tady si myslím, že kapacitně dost  možná budeme narážet až při násobku lidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Festival tak vdechne život dalšímu místu, bývalé  Lembergerově textilní továrně a návštěvníci si budou moci prohlédnout prostory,  ve kterých za pár let vyroste nové zázemí pro výrobu oblíbených medových  produktů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Festival tak vdechne život dalšímu místu, bývalé  Lembergerově textilní továrně a návštěvníci si budou moci prohlédnout prostory,  ve kterých za pár let vyroste nové zázemí pro výrobu oblíbených medových  produktů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom rádi na festivalu připravili naše budoucí vize,  které se týkají vzniku nového kulturního centra. Tedy opravy frýdecko-místecké  záložny, kde vznikne městská galerie, historického Národního domu a přístavby.  A tohle všechno bychom rádi dělali ve spolupráci s tím kulturním děním a s pořadateli,  kteří ve městě Frýdek-Místek fungují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirai Navrátil, organizátor FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Interpretů si myslím, že nebude v zásadě o  hodně víc, než to bylo v původním areálu. Myslím si, že půjde o ta jména.  Budou větší a budou dražší. Z festivalu, který se rozpočtově blížil k deseti  milionům, teď se bude blížit ke dvaceti. Takže si myslím, že tady budou  větší jména. O to půjde a bude tady větší životní prostor. Myslím, že se tady ti  lidé nebudou mačkat a každý si tady najde to své."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nabitý hudební program tradičně doplní doprovodný program  pro celou rodinu. FM City Fest proběhne příští rok 28. a 29. června a lístky jsou  už v prodeji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nabitý hudební program tradičně doplní doprovodný program  pro celou rodinu. FM City Fest proběhne příští rok 28. a 29. června a lístky jsou  už v prodeji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -747,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>