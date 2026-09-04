--- v1 (2026-05-06)
+++ v2 (2026-09-04)
@@ -890,51 +890,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>