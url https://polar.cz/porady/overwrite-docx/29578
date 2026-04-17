--- v0 (2026-02-10)
+++ v1 (2026-04-17)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.11.2023, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opravené kapli požehnal biskup, vrátil se i svatostánek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Biskup ostravsko-opavský Martin David v sobotu při slavnostní mši požehnal kapli v objektu kláštera ve Frýdlantě nad Ostravicí, který nyní slouží jako domov seniorů. Do kaple se po letech ukrývání vrátil i historický svatostánek k ukládání liturgických nádob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kaple Blahoslavené Panny Marie z roku 1876 byla několik let mimo provoz. Poté, co ji společně s celým klášterem převzalo město, byla opravena a nyní opětovně předána k užívání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kaple Blahoslavené Panny Marie z roku 1876 byla několik let mimo provoz. Poté, co ji společně s celým klášterem převzalo město, byla opravena a nyní opětovně předána k užívání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin David, biskup ostravsko-opavský:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska se tady ve Frýdlantu vrací do užívání kaple neposkvrněného početí Panny Marie v domově pro seniory. Je to kaple, která je v této stavbě už od doby, kdy to byl klášter boromejek. Teď byla nějakou dobu zavřená a dneska ji vracíme do užívání, protože už tady proběhla nějaká část rekonstrukce, která ještě dále sice bude pokračovat, ale už jsou tady některé prvky nového mobiliáře, takže dneska je slavnostní bohoslužba, kdy tu kapli požehnáme a vrátíme uživatelům tohoto domu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do kaple byl vrácen původní historický svatostánek, který byl před zničením uschován ve Slatině u Bílovce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -114,57 +228,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Pešatová (Pro Frýdlant), starostka Frýdlantu nad Ostravicí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když se město v roce 2008 stalo je majitelem celého toho objektu, tedy Střediska sociálního služeb, včetně kaple Panny Marie počaté bez poskvrny prvotního hříchu, tak vlastně jsme získali majetek od kongregace milosrdných sester svatého Karla Boromejského, do kterého bylo třeba investovat. Samozřejmě, že jsme se vrhli nejdříve na pokoje pro klienty, pro uživatele střediska a součástí toho byla kaple. Protože jsme v roce 2021 zjistili, že existují možnosti, že se dají čerpat peníze z přeshraniční spolupráce, tak jsme se zapojili do programu, kdy partnerem byla slovenská Turzovka a my jsme právě získali finance z tohoto projektu. Ta první fáze spočívala ve stavebně technických úpravách. Tady, kde stojíme, tady vlastně došlo k tomu, že byla vybagrovaná podlaha asi metr a půl hluboko, aby se zajistila statika, izolace, elektroinstalace, vyhřívaná podlaha, klimatizace, muselo se řešit osvětlení a ostatní věci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další fáze rekonstrukce kaple bude patřit restaurátorům, kteří obnoví původní výmalbu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po slavnostní mši byla podepsána deklarace o využívání kaple. Biskup také převzal šek ze sbírky zaměstnanců a klientů frýdlantského Střediska sociálních služeb na ostravské varhany.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -240,93 +347,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-07-11-2023-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>