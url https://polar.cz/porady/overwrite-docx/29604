--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,126 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.11.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pošta v novém prostoru otevřela moderní pobočku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pošta v Novém Jičíně opustila svou budovu na ulici K nemocnici. Pobočka se přestěhovala do obchodního centra Javor. Stávající budovu pošta využívala jen zčásti a prostory už nevyhovovaly modernímu provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je osm hodin ráno v pondělí 6. listopadu a do nové pobočky České pošty v Novém Jičíně přicházejí první lidé. Přemístila se z budovy na ulici K nemocnici o pár desítek metrů - do patra obchodního domu Javor. Je to desátá pobočka České pošty s novým proklientským konceptem obsluhy v moderním designu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci pošty: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vypadá to nádherně, doufám, že to bude lepší než na staré poště, ta byla taková zdlouhavější, takže doufám, že to bude rychlejší.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Myslím, že to bude lepší, kvalitnější. Jednak ten prostor je takový, že člověka naladí, akorát jsem trošku přemýšlela o těch lidech, kteří chodí o berličkách, ale viděla jsem, že je tu výtah.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Myslím, že to bude lepší, kvalitnější. Jednak ten prostor je takový, že člověka naladí, akorát jsem trošku přemýšlela o těch lidech, kteří chodí o berličkách, ale viděla jsem, že je tu výtah.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přišla jsem se jen podívat, kde sídlí nová pošta.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Štěpán, pověřený zástupce generálního ředitele České pošty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jeden z důvodů je, že ta budova už nám nevyhovovala kapacitně, protože je strašně velká, měli jsme tam jen pobočku, takže ty dvě tři patra, které tam jsou, jsou prázdné. Takže naším zájmem je budovu prodat, to je ekonomický důvod. A pak samozřejmě ten zákazník potřebuje úplně jiný styl obsluhy, takže je to ten zákaznický komfort, organizace práce je tady dneska úplně jiná a je to i adaptabilita na nové služby, které do nové pobočky chceme dostat.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jeden z důvodů je, že ta budova už nám nevyhovovala kapacitně, protože je strašně velká, měli jsme tam jen pobočku, takže ty dvě tři patra, které tam jsou, jsou prázdné. Takže naším zájmem je budovu prodat, to je ekonomický důvod. A pak samozřejmě ten zákazník potřebuje úplně jiný styl obsluhy, takže je to ten zákaznický komfort, organizace práce je tady dneska úplně jiná a je to i adaptabilita na nové služby, které do nové pobočky chceme dostat.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jako představitel města jsem za to rád, občané si to určitě zasloužili. Ta stávající budova už stavebně technický nestíhala a hlavně ten komfort, třeba i při parkováním, je u této budovy úplně odlišný.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interiér nové pobočky zdobí designová stěna, která odkazuje na historii města - je zde vyobrazena budova Staré pošty z Masarykova náměstí.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -374,72 +487,66 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodíme pravidelně, Zuzka Rosová s Mozaikou to má vždy úžasně naplánované a zorganizované. Děti se těší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem letos poprvé a budeme chodit pravidelně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem večerního putování byly Smetanovy sady, kde děti procházely stanoviště se strašidelnými úkoly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem večerního putování byly Smetanovy sady, kde děti procházely stanoviště se strašidelnými úkoly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Rosová, RC Mozaika: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je tam připravené strašidelné stanoviště hezké, kde se děti nemusí moc bát, mohou pomoci víle uklidit park. Ale potom je třeba Zloba, kdy musí projít temným slalomem. Po splnění úkolů je v cíli čeká odměna a v 18 hodin to bude světelní překvapení v režii Fokusu.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -514,93 +621,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-10-11-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>