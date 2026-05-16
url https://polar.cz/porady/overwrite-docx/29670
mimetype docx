--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.11.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po sto letech rostou na náměstí stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Masarykově náměstí, po zhruba sto letech, opět rostou stromy. Jejich výsadba ovšem není návratem do historie, jako spíše potřebou současné doby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,59 +357,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Horák, autor výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zde je vidět po obvodu instalace výstavy s názvem Absolventi gymnázia Nový Jičín jako oběti akce 17. listopadu 1939.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na panelech jsou tedy popsány osudy sedmi absolventů této školy, kteří byli v roce 1939 zatčeni a následně internováni v koncentračním táboře. Autor čerpal z článku bývalého ředitele gymnázia Jana Hanáka, který vyšel ve školním  almanachu, dalším zdrojem informací byl novojičínský archiv a také příbuzní daných osobností. Výstava, kterou doplňují i obrázky k tématu listopadu 89 žáků Základní školy Komenského 66 a Galaxie, zde bude instalována do 30. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po vernisáži výstavy mohli lidé ještě navštívit besedu s Danou a Čestmírem Huňátovými, kteří zažili události roku 89 na Národní třídě a nyní se zúčastnili oslav 17. listopadu právě v Novém Jičíně. Dana Huňátová byla mimo jiné dlouholetou spolupracovníci Jiřího  Dienstbiera na ministerstvu zahraničí, pracovala jako velvyslankyně ve Finsku a Egyptě.</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po vernisáži výstavy mohli lidé ještě navštívit besedu s Danou a Čestmírem Huňátovými, kteří zažili události roku 89 na Národní třídě a nyní se zúčastnili oslav 17. listopadu právě v Novém Jičíně. Dana Huňátová byla mimo jiné dlouholetou spolupracovníci Jiřího  Dienstbiera na ministerstvu zahraničí, pracovala jako velvyslankyně ve Finsku a Egyptě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Osamělé seniory může dárkem potěšit kdokoliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -371,55 +479,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten dárek, který by obyvatel našeho města chtěl darovat touto formou seniorům, kteří jsou na Vánoce sami, tak vybíráme na SeniorPointu. Je to místo, kde se senioři scházejí, pořádáme pro ně zde různá diskuzní fóra, ale hlavně si tu senioři mohou vyzvednout tísňové hlásiče, které prostřednictvím kraje dál distribuujeme.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedná se o detektory oxidu uhelnatého a kouře, které si zde mohou vyzvednout zdarma. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecně město Nový Jičín pracuje se seniory celoročně, provozuje vlastní službu ProSenior, a mimo jiné pro ně pořádá ve spolupráci se Střední odbornou školou EDUCA výlety nebo organizuje školení na práci s chytrými telefony. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -494,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-20-11-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>