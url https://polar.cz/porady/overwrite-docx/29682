--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.11.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horská služba Beskydy už má první zásah na sněhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Horská služba Beskydy ohlásila první zásah nové sezóny na sněhu. Čyřkolka a sněžný skútr vyrazil na pomoc ženě, která si při túře poranila nohu. Naštěstí šla se skupinou, která byla na hory dobře vybavena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,75 +284,74 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město také zkontrolovalo nástupní plochy a zlepšilo jejich vyznačení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Grzonková, vedoucí odboru komunálních služeb:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve spolupráci s hasičským záchranným sborem jsme objeli výškové budovy ty největší na území města. Kontrolovali jsme kvalitu dopravního značení a jeho jednoznačnost. To znamená, bylo doplněné jak svislé dopravní značení, dodatkové tabulky, které byly ujednoceny a současně bylo doplněno i vodorovné dopravní značení.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radnice si uvědomuje, že je ve městě stále málo parkovacích míst. V prosinci se nově otevře na 170 míst v areálu nemocnice a další stavby se chystají. Například na ulici Škroupova.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Radnice si uvědomuje, že je ve městě stále málo parkovacích míst. V prosinci se nově otevře na 170 míst v areálu nemocnice a další stavby se chystají. Například na ulici Škroupova. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 21. 11. 2023 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté dopadli 37letého muže z Karvinska, který v Ostravě-Přívozu sledoval a následně začal osahávat ženu, kterou si vyhlédl v tramvaji. Následně obtěžoval i další ženu na autobusové zastávce, té se zastal její přítel. Policie díky rychlému oznámení muže bleskově vypátrala. Podrobnosti najdete na portálu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -279,53 +393,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žádost lze podat v případě uplynutí nebo blížícího se konce platnosti řidičského  průkazu, ne však dříve než 90 dnů předem. Pokud lhůtu řidič dodrží, je osvobozen od správního  poplatku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Mozdřeň, vedoucí odboru dopravně správních činností ostravského magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"I když od 1. ledna 2024, díky novele zákona o  silničním provozu, již nebude nutné mít u sebe fyzicky při řízení řidičský průkazu, nic se nemění  na povinnosti platným řidičským průkazem disponovat. Výměna řidičských průkazů po uplynutí  lhůty platnosti bude probíhat stejně jako doposud."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úřední hodiny odboru dopravně správních činností jsou každý pracovní den v týdnu, přičemž v pátek pouze pro objednané  klienty. Platnost  řidičských průkazů pro osobní auta a motorky je 10 let. Ostatní skupiny musejí řidičák obnovovat každých 5 let. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úřední hodiny odboru dopravně správních činností jsou každý pracovní den v týdnu, přičemž v pátek pouze pro objednané  klienty. Platnost  řidičských průkazů pro osobní auta a motorky je 10 let. Ostatní skupiny musejí řidičák obnovovat každých 5 let.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě slavnostně vysadili první dva osmistovkové stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -351,75 +464,73 @@
         <w:t xml:space="preserve">Tomáš Navrátil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, primátor města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bude se to sčítat a bude to jakési hrdinství vůči městu. Chceme tady nechat nějakou památku pro naši budoucí generaci, aby děti věděly, že nám příroda není lhostejná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při sázení stromů pomáhaly děti z MŠ na ulici Pekařská a protože se sadily kaštany, tak město si přizvalo skupinu Kaštánci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při sázení stromů pomáhaly děti z MŠ na ulici Pekařská a protože se sadily kaštany, tak město si přizvalo skupinu Kaštánci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti z MŠ Pekařská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem zaléval s konvičkou strom. Líbilo se mi to hodně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem zalívala též konvičkou.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem zalívala též konvičkou.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě se též líbilo úplně všechno.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karin Kuo, koordinátork</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a projektu, Magistrát města Opavy:</w:t>
       </w:r>
       <w:r>
@@ -430,54 +541,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý, kdo vysadí na svém pozemku strom, dostane od města certifikát. Za stromy se nepovažují túje, keře ani  živé ploty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 21. 11. 2023 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na silnici I/56 u Frýdku-Místku po nucené pauze pokračuje stavba protihlukových stěn. Dodavatel stavby podle ŘSD posílil pracovní síly, aby byl projekt co nejrychleji dokončen. Stavba měla vynucenou přestávku kvůli dodávce hliníkových panelů ze zahraničí.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na silnici I/56 u Frýdku-Místku po nucené pauze pokračuje stavba protihlukových stěn. Dodavatel stavby podle ŘSD posílil pracovní síly, aby byl projekt co nejrychleji dokončen. Stavba měla vynucenou přestávku kvůli dodávce hliníkových panelů ze zahraničí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie zabránila další možné potyčce fotbalových chuligánů z Polska, kteří si dali sraz v lokalitě Heřmanic u Oder. Podle mluvčí na místo přijelo přes pět desítek mužů v několika dodávkách a osobních autech. Policisté zkontrolovali 55 osob, na osobní svobodě omezili 17 z nich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka po sto letech připomíná legionářskou školu</w:t>
@@ -658,93 +767,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-11-2023-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>