--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -809,51 +809,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-11-2023-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-11-2023-16-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>