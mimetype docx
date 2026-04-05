--- v0 (2025-12-25)
+++ v1 (2026-04-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.11.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční jarmark na Horním Sklenově pro dobrou věc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S tradičně velkým zájmem se setkal Vánoční jarmark na Horním Sklenově, který je součástí Hukvald. Organizátory jsou místní lidé, kteří jarmark pořádají přímo ve své ulici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kdo chce navštívit Vánoční jarmark na Horním Sklenově, musí se smířit s tím, že se tam potká s mnoha lidmi. Návštěvnost je vždy vysoká. Stánky totiž lemují ulici, kterou návštěvníci procházejí. Nechybí samozřejmě řemeslníci, Mikuláš s družinou nebo zpívající děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kdo chce navštívit Vánoční jarmark na Horním Sklenově, musí se smířit s tím, že se tam potká s mnoha lidmi. Návštěvnost je vždy vysoká. Stánky totiž lemují ulici, kterou návštěvníci procházejí. Nechybí samozřejmě řemeslníci, Mikuláš s družinou nebo zpívající děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Bartulcová, Spolek nezávislých vesnických žen:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letos jsme tady 11. rokem. Máme asi 75 stánků a letos nám pomohli i senioři péct cukroví, maminky ve škole, takže se stále rozšiřujeme nejen co do počtu stánků, ale i lidmi, kteří se dobrovolně angažují. Všichni to tady dělají ve svém volném čase. připravujeme to už od února. Chlapi dělají polévky, guláš, dýňovou polévku, zelňačku. Pak se dělají domácí koblížky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrik Němec, návštěvník jarmarku:</w:t>
       </w:r>
       <w:r>
@@ -85,53 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vesnickým ženám v organizaci jarmarku vydatně pomáhají jejich muži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Soldán, muži podporující své ženy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Náš Vánoční jarmark na Hukvaldech je už nedílnou tradicí. Takže, kdo může, ten se podílí na organizaci, ať to tady máme hezké a předvánoční atmosféra ať je kouzelná. Vesničtí chlapci pomáhají stavět stánky. Ve volných chvílích vaříme guláše, obstaráváme veškeré občerstvení, snažíme se maximálně pomoct, co se týče organizačních věcí, co se týče logistiky, dopravy, odvoz, přívoz a mimo to máme ještě veselou náladu a těšíme se na to.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sklenovský jarmark je navíc určený pro dobrou věc, kdy jde výtěžek z akce na místní školu a dobročinné účely.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sklenovský jarmark je navíc určený pro dobrou věc, kdy jde výtěžek z akce na místní školu a dobročinné účely. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jablunkově budují tůně pro obojživelníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -461,93 +574,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-24-11-2023-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>