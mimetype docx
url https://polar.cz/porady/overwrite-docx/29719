--- v0 (2026-01-10)
+++ v1 (2026-05-09)
@@ -1,95 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.11.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské gymnázium učilo, stávkovali studenti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K výstražné stávce se v pondělí zapojily školy napříč Moravskoslezským krajem. Některé zavřely, jiné fungovaly v omezeném režimu. Třeba novojičínské gymnázium výuku zachovalo, nicméně studenti tu zorganizovali i svou stávku na podporu učitelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do celodenní výstražné stávky, vyhlášené školskými odbory z důvodu snížení platů nepedagogických pracovníků a dalších změn plánovaných ve školství, se dle zveřejňovaných odhadů zapojilo v rámci Moravskoslezského kraje 50 až 70 procent středních, základních a mateřských škol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné stávkuje 11 škol ze 12, přidalo se i Středisko volného času Juventus. Místní knihovna pro děti, které nejsou ve škole, zajistila aktivity.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Karviné stávkuje 11 škol ze 12, přidalo se i Středisko volného času Juventus. Místní knihovna pro děti, které nejsou ve škole, zajistila aktivity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Například v Ostravě stávkovalo více než 80 procent základních a téměř 70 mateřských škol. A třeba v Novém Jičíně byly uzavřeny všechny základní školy, na Komenského 66 učili jen první až třetí třídy.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jediná škola, které v Novém Jičíně výuku zachovala, je zdejší gymnázium, nicméně studenti vstoupili v 10 hodin do své vlastní stávky na podporu učitelů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Man, zástupce ředitele Gymnázia Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V podstatě jsme požádali všechny zaměstnance, aby se vyjádřili do minulé středy, a poté, co jsem zjistili, že méně než polovina školy se ke stávce přihlásila, z učitelů to vycházelo přesně na polovinu, tak jsme po zvážení s panem ředitelem rozhodli, že jsme schopni zajistit výuku, výraznějším způsobem jsme předělali rozvrh a všechny třídy jsou ve škole probíhá standardní výuka.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -192,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle ředitelů škol se tím výrazně zhorší kvalita péče jak o žáky s podpůrnými opatřeními a poruchami chování, tak o žáky nadané. Všechny tyto děti mají odlišné předpoklady pro vzdělávání a je třeba se jim věnovat individuálně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 11. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Srážka osobních aut s kamionem. V pondělí časně ráno se dvěma řidičům osobních vozidel přijíždějících od Starých Hamrů do Ostravice postavil do cesty návěs kamionu. Na manévr řidiče kolosu už nestačili zareagovat a obě auta do návěsu čelně narazila. Silnice zůstala byla po nehodě zcela neprůjezdná, později byla zprůjezdněna částečně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Srážka osobních aut s kamionem. V pondělí časně ráno se dvěma řidičům osobních vozidel přijíždějících od Starých Hamrů do Ostravice postavil do cesty návěs kamionu. Na manévr řidiče kolosu už nestačili zareagovat a obě auta do návěsu čelně narazila. Silnice zůstala byla po nehodě zcela neprůjezdná, později byla zprůjezdněna částečně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK: “Týmy ošetřovaly celkem čtyři zraněné, muže ve věkovém rozpětí čtyřiačtyřicet až dvaašedesát let. Všichni byli při vědomí a se záchranáři komunikovali. Utrpěli vesměs středně závažná poranění.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava Je na zimní údržbu dobře připravena</w:t>
@@ -377,76 +489,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Prý máme nejlepší program v celé ČR, tak asi bude bohatý.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Doufám, že ten sníh vydrží a bude ho hodně, že budou Vánoce konečně o sněhu. A program bude úžasný, plno dobrých známých interpretů."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Doufám, že ten sníh vydrží a bude ho hodně, že budou Vánoce konečně o sněhu. A program bude úžasný, plno dobrých známých interpretů." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já vás tady vítám v tento podvečer tady na náměstí u příležitostí rozsvícení stromečku, což je vždy v Havířově takový oficiální začátek celých slavností, které pokračují až do adventu. Já vám moc přeji, aby se vám městečko líbilo."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já vás tady vítám v tento podvečer tady na náměstí u příležitostí rozsvícení stromečku, což je vždy v Havířově takový oficiální začátek celých slavností, které pokračují až do adventu. Já vám moc přeji, aby se vám městečko líbilo." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Přesně v 17 hodin se rozzářil vánoční strom a následně i celá obloha. Čerstvá držitelka Slavíka Ewa Farna rozezpívala celé náměstí. Vánoční městečko nabídne pestrý program až do 22. prosince. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 11. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnice Ostrava zakoupila přístroj, který umožní provádět proces imunoadsorpce u dětí. Za tímto specifickým způsobem odstraňování protilátek v krvi tak už nebudou muset děti z Moravy jezdit do Prahy do FN v Motole. Ta byla doteď jedinou nemocnicí v republice, která toto vyšetření prováděla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -477,100 +586,96 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V tělocvičně karvinské Střední školy techniky a služeb se konal 3. ročník Mistrovství České republiky ve streetlift a weighted workoutu. Jde o disciplíny, kdy mají účastníci na těle přidané závaží různé váhy. Soutěžili muži i ženy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinská skupina workoutistů z Tělovýchovné jednoty Střední školy techniky a služeb zorganizovala další ročník workoutového mistrovství ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tentokrát zhruba na padesátku nejlepších workoutistů čekaly sice základní cviky, ale disciplíny byly náročnější, protože byly doplněny různě těžkými závažími. Museli zvednout co největší váhu nebo ve druhé disciplíně zacvičit daný cvik se závažím co nejvíckrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lukáš Strouhal, organizátor MČR streetlift a weighted 2023</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lukáš Strouhal, organizátor MČR streetlift a weighted 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Můžu dát jeden příklad, třeba při přítahu u holek je to 30 kg na přítah, 50 na klik na bradle a nějakých 120 na dřep."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kovaříková, závodnice z Českých Budějovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Jsem maximálně spokojená se svými výkony. Je to můj osobní rekord, co jsem zvedla nejvíc, je 37,5 kg.” </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Jsem maximálně spokojená se svými výkony. Je to můj osobní rekord, co jsem zvedla nejvíc, je 37,5 kg.”   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi desítkou nejlepších workoutistů z Karviné byl  i Marek Matis. Při druhém pokusu v přítahu se mu podařil osobní rekord, zvedl 60 kg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Matis, závodník z Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Budu doufat, že všechno vyjde  obě ty  disciplíny, tak nechám se překvapit. "</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Budu doufat, že všechno vyjde  obě ty  disciplíny, tak nechám se překvapit. " </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marek Matis si nakonec z obou disciplín své váhové kategorie odnesl zlaté medaile. V disciplíně Weighted - muži se také stal absolutním vítězem bez rozdílu vah a tento titul tedy obhájil. Gratulujeme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -652,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>