--- v0 (2025-12-24)
+++ v1 (2026-05-13)
@@ -1,84 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.11.2023, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je ten správný čas na eko magazín, který právě startuje, dobrý den u něj.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provoz na Žermanickém přivaděči je obnoven, skončila modernizace</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Povodí Odry ukončilo druhou etapu rekonstrukce Žermanického přivaděče. Vodohospodáři tak mohou umělým korytem bez problémů převádět vodu z Morávky do Lučiny a dále do přehrady Žermanice. Druhou etapu modernizace za 165 milionů korun pokryla dotace ministerstva zemědělství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žermanický přivaděč se začal budovat v roce 1953. Po 60. letech provozu bylo potřeba toto umělé koryto modernizovat. Práce byly rozděleny do dvou etap. Ta první byla zahájena v roce 2019 a cílem této části rekonstrukce bylo zamezení průsaku převáděné vody do podloží Morávky a účinné převádění velké vody z Morávky do Lučiny a dále do přehrady Žermanice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žermanický přivaděč se začal budovat v roce 1953. Po 60. letech provozu bylo potřeba toto umělé koryto modernizovat. Práce byly rozděleny do dvou etap. Ta první byla zahájena v roce 2019 a cílem této části rekonstrukce bylo zamezení průsaku převáděné vody do podloží Morávky a účinné převádění velké vody z Morávky do Lučiny a dále do přehrady Žermanice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vlčková, mluvčí Povodí Odry s. p.:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To byl úsek 2 km, kdy za zhruba 115 mil. korun jsme opravili hlavně dno, které jevilo známky vysokých průsaků. Voda utíkala ze 40% mimo Žermanický přivaděč.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Počátkem letošního roku se vodohospodáři pustili do druhé etapy rekonstrukce, která byla před několika dny úspěšně dokončena. Žermanický přivaděč je významným protipovodňovým opatřením, a proto v části Vyšní Lhoty - Žermanice se opravovaly zejména hráze. Po modernizaci je tudy možné převést až 50 kubíků vody za vteřinu. V minulosti to bylo jen 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,57 +295,63 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Mati, Ostravské městské lesy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „V rámci navržených vegetačních úprav bylo vysazeno celkem 19 vzrostlých alejových listnatých stromů a 16 jehličnatých stromů. Z toho 14 habrů bylo vysazeno do svahů nad Priessnitzovými lázněmi, jedna vrba a olše u mokřadu poblíž obra, 3 duby a 16 borovic nad fit schodištěm."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Cestu vody bude navazovat další projekt s názvem Park nad rybníkem. Napojení je navrženo právě u sedícího obra, jako obnova parku s jezírkem u polikliniky v Hrabůvce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbahnění rybníku Lamberk v Novém Jičíně už současný vlastník neprovede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před dvěma lety provedl Státní pozemkový úřad, jako vlastník novojičínského rybníku Lamberk, opravu jeho vypouštěcího zařízení. Při tom se ukázalo, že nádrž je silně zanesená bahnem. Nicméně je jasné, že na odbahnění už stát finance nemá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hladina rybníku Lamberk v Novém Jičíně je i dva roky poté, co byl vypuštěn a jeho vlastník, Státní pozemkový úřad, nechal opravit vypouštěcí zařízení, stále zhruba 70 centimetrů pod normálem. Jedná se totiž o nebeský rybník, napouští se jen díky spodní vodě a dešti. Zdejší rybáři, kteří jej mají ve správě, navíc už před dvěma lety upozorňovali na to, že je i silně zabahněný.</w:t>
       </w:r>
     </w:p>
@@ -278,53 +396,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Rybník při nedostatku vody zarost, s travinami by si snad mohli poradit amuři, které tu rybáři asi před měsícem vysadili. Nicméně další osud nádrže je otevřený, jak mluvčí Petra Kazdová dále uvedla, pozemkový úřad bude tento majetek připravovat dle zákona o půdě k odstátnění, skončit může i ve veřejné aukci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš  Boháč (Starostové pro Ostravu), náměstek ostravského primátora a Karel  Belda, jednatel společnosti OZO Ostrava: V Ostravě funguje nová třídící linka, jediná svého druhu v zemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Městská odpadová společnost OZO Ostrava spustila novou automatickou třídící linku na směsný komunální odpad. Technologie je první svého druhu v Česku. K tématu jsem si do studia pozvala Aleše Boháče, náměstka ostravského primátora. Dobrý den, vítejte,</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Městská odpadová společnost OZO Ostrava spustila novou automatickou třídící linku na směsný komunální odpad. Technologie je první svého druhu v Česku. K tématu jsem si do studia pozvala Aleše Boháče, náměstka ostravského primátora. Dobrý den, vítejte, </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (STAROSTOVÉ pro OSTRAVU), náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pěkný den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -650,53 +767,52 @@
         <w:t xml:space="preserve">Aleš Boháč (STAROSTOVÉ pro OSTRAVU), náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud mám dobré informace, třeba v samotném Výboru pro životní prostředí Parlamentu ČR je většina lidí proti, stejně jako její předsedkyně. Je to jenom o tom, aby ministr začal vnímat faktické příklady nebo argumenty a začalo se diskutovat a aby někdo tvrdošíjně nestál za svým jenom proto, protože to považuje za nějaký populisticky výhodný trik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pánové, já Vám děkuji za rozhovor a Vám za pozornost a na viděnou u dalšího tématu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -764,93 +880,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-28-11-2023-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>