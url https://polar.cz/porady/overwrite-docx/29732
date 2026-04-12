--- v0 (2026-01-12)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.11.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jízdní oddíl Městské policie Ostrava slaví 30 let ve službě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V letošním roce slaví Ostrava jedno zajímavé jubileum. Je to právě 30 let, kdy řady městské policie rozšířil jízdní oddíl, který si za ta léta vysloužil pověst nedílné a významné součásti bezpečnosti ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,111 +319,108 @@
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ráda, že vše pokračuje podle plánu. Že se plní  harmonogram prací tak, jak se má. A že snad bude stavba dokončena tak, jak jsme  domluveni. V tom příštím roce, červen, červenec 2024."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme rádi a těšíme se do nových prostor. Narovinu už  plánujeme registraci nové služby Domov se zvláštním režimem, který by tady měl  být po otevření funkční. Takže řešíme s krajem podrobnosti. Zároveň řešíme  už vybavení pokojů a připravujeme se na případné stěhování, které by mělo být  podle harmonogramu v červnu a červenci, abychom zvládali otevření dle  plánu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní budova už neodpovídala dnešním standardům a také bylo  nutné řešit novodobé požadavky na požární bezpečnost i komfort klientů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní budova už neodpovídala dnešním standardům a také bylo  nutné řešit novodobé požadavky na požární bezpečnost i komfort klientů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Oproti původu se změní kompletní dispozice. Nám tady na  každém patře přibydou společenské místnosti, které tady nebyly. Díky tomu  jakoby nějaký mínus prostoru, který nenafoukneme, ale je potřebný pro uživatele  i pro rodiny. Zároveň přibyde jedno nové patro navíc, kde se teď nacházíme. A vzniknou  jednolůžkové a dvoulůžkové pokoje. Celkově ten standard půjde opravdu nahoru,  protože zaniknou tří až čtyřlůžkové pokoje, které tady původně byly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kapacita domova se  sníží z původních 40 na 27 lůžek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kapacita domova se  sníží z původních 40 na 27 lůžek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ano, samozřejmě víme, že se nám sníží počet lůžek v tomto  domově, ale já zase vidím výhodu toho, že se zkvalitní péče o tyto seniory. Protože  budou mít maximálně jedno nebo dvoulůžkové pokoje se sociálním zařízením. A  jedeme podle standardu kvality Ministerstva práce a sociálních věcí ČR."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Investičně jsme v podstatě na 63 milionech. S tím,  že se nám podařilo vysoutěžit cenu o 18 milionů nižší. A je to stavba pod  dotací a doufáme, že splníme všechny podmínky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dotace půjde z ministerstva práce a sociálních věcí a měla  by dosáhnout 23 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dotace půjde z ministerstva práce a sociálních věcí a měla  by dosáhnout 23 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5. výzva kotlíkových dotací je určena pro nízkopříjmové domácnosti, mohou významně ušetřit.  Kraj jim vyplatí až 180 tisíc korun z evropských peněz, navíc 7500 korun z vlastního rozpočtu. Aktuálně je na kraji zaregistrováno 336 žádostí v hodnotě zhruba 55 mil. korun. A noví žadatelé se stále ozývají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na 80 příslušníků Aktivní zálohy Krajského vojenského velitelství Ostrava se zapojilo do cvičení Safeguard 2023, které proběhlo v minulých dnech. Ochranu a obranu vytypovaných objektů kritické infrastruktury vojáci trénovali v Mošnově a Albrechticích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -320,186 +432,178 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sníh z komunikací se odstraňuje podle podle plánu zimní údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zima o sobě dala před pár dny vědět a pro pracovníky technických služeb v Karviné to znamenalo jediné - nasadit do terénu opět všechny stroje, sypače a multikáry a postarat se o sjízdnost komunikací. Řidiči by také měli mít přezuto na zimní pneumatiky. Ne všude v MSK jsou ale silnice udržované.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S příchodem zimy nastala pro řidiče zákonná povinnost týkající se zimních pneumatik. Jak takové přezutí probíhá a co vše je při něm nutné, se učí i budoucí automechanici ve Střední škole techniky a služeb.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S příchodem zimy nastala pro řidiče zákonná povinnost týkající se zimních pneumatik. Jak takové přezutí probíhá a co vše je při něm nutné, se učí i budoucí automechanici ve Střední škole techniky a služeb. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kotásek, učitel odborného výcviku oboru Automechanik: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na naší škole v oboru Automechanik už žáky připravujeme v prvním ročníku na to, aby oni sami zvládli přezutí a nazutí a veškeré informace co se týče pneumatik. Jak na zimní tak na letní sezonu, takže žák, který jde z prvního do druhého ročníku už tyto vědomosti má a ovládá to. Zimní pneumatika by měla být hlavně proto, protože obsahuje složku siliku, která usnadňuje lepší přilnavost vozidla na sněhu a ledu, lepší výrobci pneumatik tam přidávají přírodní oleje, které odvádějí vodu. Hlavní význam zimní pneumatiky je proto, že pod 7 stupňů má lepší přilnavost vozidlo na cestě.” </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na naší škole v oboru Automechanik už žáky připravujeme v prvním ročníku na to, aby oni sami zvládli přezutí a nazutí a veškeré informace co se týče pneumatik. Jak na zimní tak na letní sezonu, takže žák, který jde z prvního do druhého ročníku už tyto vědomosti má a ovládá to. Zimní pneumatika by měla být hlavně proto, protože obsahuje složku siliku, která usnadňuje lepší přilnavost vozidla na sněhu a ledu, lepší výrobci pneumatik tam přidávají přírodní oleje, které odvádějí vodu. Hlavní význam zimní pneumatiky je proto, že pod 7 stupňů má lepší přilnavost vozidlo na cestě.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podle legislativy minimální hloubka dezénu u pneumatiky osobních aut je 4 mm. U vozidel nad 3,5 t je hloubka 6mm minimálně. Pokud si řidič není jistý, může si ji nechat změřit v pneuservisu nebo i sám pomocí měřáku hloubky dezénu. Hlídat by měl i stáří pneumatiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kotásek, učitel odborného výcviku oboru Automechanik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řidiči hrozí pokuta, pokud nemá v daném období zimní pneumatiky a je souvislá vrstva sněhu, což ještě není tak hrozné, ale při dopravní nehodě se může stát, že pojišťovny krátí plnění z důvodu toho, že obutí vozidla nebylo podle legislativy zákona.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na pozemních komunikacích se vyskytují značky  označující zimní výbavu. Tam musí mít řidič zimní obutí pokaždé na obou nápravách. Řidič by měl také myslet na to, že ne všude se přes zimu silnice udržují. V MSK kraji jde o úseky v celkové délce 158 km.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na pozemních komunikacích se vyskytují značky  označující zimní výbavu. Tam musí mít řidič zimní obutí pokaždé na obou nápravách. Řidič by měl také myslet na to, že ne všude se přes zimu silnice udržují. V MSK kraji jde o úseky v celkové délce 158 km. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to na Bruntálsku, Novojičínsku, Opavsku. Veškeré tyto úseky, které jsou neudržované, jsou vyznačeny na našem webovém portálu v rámci zimní údržby silnic. Na tomto portálu mohou občané sledovat pohyb sypačů, kde se pohybují, a také i neudržované úseky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné vyjeli sypače do ulic hned s příchodem sněhové nadílky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Karviné vyjeli sypače do ulic hned s příchodem sněhové nadílky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Gajdacz, ředitel TS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Máme k dispozici připravené tři velké automobily, které budou mít pluhy a zároveň i sypače, máme připravené tři chodníkové mechanismy, multikáry s posypem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V zásobě mají TS Karviná nakoupený i posypový materiál, strusku a sůl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V zásobě mají TS Karviná nakoupený i posypový materiál, strusku a sůl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Gajdacz, ředitel TS Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Té soli máme přes 500 tun, struky kolem 250 tun. My tento materiál nakupujeme v létě, protože tam jsou akční ceny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Komunikace ve městě se udržuji podle plánu zimní údržby, k dispozici je na webových stránkách města. Zahrnuje pořadí důležitosti</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Komunikace ve městě se udržuji podle plánu zimní údržby, k dispozici je na webových stránkách města. Zahrnuje pořadí důležitosti </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Technické služby udržují kolem 125 km místních komunikací a asi 80 km chodníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Občané by měli vzít na vědomí, že pracovníci technických služeb nemohou být v jednu chvíli na všech místech současně. A také na to, že třeba kvůli špatně zaparkovaným autům nebo dalším jiným překážkám, se jejich technika s pluhem často nedostane kam potřebuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Občané by měli vzít na vědomí, že pracovníci technických služeb nemohou být v jednu chvíli na všech místech současně. A také na to, že třeba kvůli špatně zaparkovaným autům nebo dalším jiným překážkám, se jejich technika s pluhem často nedostane kam potřebuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mnohdy nám občané volají, že chtějí udržovat nějaký chodník nebo komunikaci, ale upozorňujeme, že ne všechny chodníky jsou v majetku města.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S odklízením sněhu v ulicích především na autobusových zastávkách a přechodech budou i letos pomáhat VPP. V letošním roce je jich kolem 30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -800,93 +904,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-11-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>