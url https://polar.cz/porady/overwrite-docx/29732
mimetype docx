--- v1 (2026-04-12)
+++ v2 (2026-09-04)
@@ -946,51 +946,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-11-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-11-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>