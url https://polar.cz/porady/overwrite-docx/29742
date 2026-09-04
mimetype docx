--- v0 (2025-12-24)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.11.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci dohlédnou na bezpečnost Ostravských Vánoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie má v letošním roce rámci Ostravských Vánoc dvojí funkci. Samozřejmě jde hlavně o zajištění bezpečnosti v rámci všech akcí, ale důležitá je i role preventivní, kdy se strážníci setkávají s dětmi v rámci dětské scény na Jiráskově náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,56 +310,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hazucha, ředitel, Technické služby Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejdříve se uklízejí silnice s největším dopravním významem a postupuje se samozřejmě potom až po ty poslední uličky ve městě. Bude probíhat úklid sněhu jak strojově, tak ručně. Pořídili jsme nový stroj na strojní čištění chodníků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavní průtahy městem mají na starost jejich majitelé, tedy Ředitelství silnic a dálnic a Správa silnic MSK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 29. 11. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MS energetické centrum uspořádalo už tradiční setkání se starosty a primátory měst a obcí našeho kraje. Tématem bylo energetické poradenství, které zdarma nabízí nově zřízené Centrum veřejných energetiků. Zaměřuje se na energetické úspory a postupné zvyšování energetické soběstačnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka (ODS), 1. náměstek hejtmana MS kraje: “Je to naše miminko, o které musíme pečovat. Mělo by mít 22 energetických expert, takže zatím se teprve rozjíždíme. Ale během příštího roku se určitě podstatně rozrosteme.”</w:t>
       </w:r>
@@ -380,53 +489,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K rodinnému domu v Lískovci u Frýdku-Místku se v pondělí  ráno sjela těžká technika v čele s jeřábem a zkušenými dřevorubci. Ti  měli za úkol pokácet a následně přepravit na náměstí Svobody ve Frýdku-Místku  nádhernou douglasku tisolistou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Štastný, dárce vánočního stromu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten strom tady žije 50 let s námi, protože jsme se tady  před padesáti lety nastěhovali, takže má letos 50 let. Tak má takové výročí.  Smutné výročí sice, no ale už byl nebezpečný nebo jednou do něj uhodil blesk,  takže jsme měli strach. Haluze nám v zimě lámalo. Chtěli jsme ho nechat  pokácet a nechtěli nám to povolit. Tak jsme se nějak dohodli, že by ho mohli  vzít jako vánoční strom. Tak jsme s tím souhlasili." – Co na to říkáte, že  bude jako vánoční strom na náměstí? – "No tak je to takový pěkný počin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samotný příjezd stromu na místecké náměstí si nenechaly ujít  davy malých i velkých nadšenců. Přeprava úzkou uličkou a následné manévrování na  náměstí vyžadovalo velkou opatrnost a zručnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samotný příjezd stromu na místecké náměstí si nenechaly ujít  davy malých i velkých nadšenců. Přeprava úzkou uličkou a následné manévrování na  náměstí vyžadovalo velkou opatrnost a zručnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Svoboda, vedoucí provozu Zeleň TS  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Instalace náročnější než v loňském roce, to nebude.  Spíše jsme měli problém s podmáčeným terénem. A došlo k nějakému zdržení.  Jindy už ten strom stojí. Ta délka toho stromu je 18 metrů. S tím, že 2,5 metru  jde do země. To znamená, letošní výška toho stromu bude kolem 15 metrů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
@@ -493,75 +601,73 @@
         <w:t xml:space="preserve">Anketa: 5.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A ještě, jak bude nazdobený, tak to bude paráda. A jak bude  svařák, to bude ještě větší paráda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Svoboda, vedoucí provozu Zeleň TS  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My nainstalujeme strom a během tohoto týdne, to znamená  někdy v úterý, středu, nastupují kolegové z Veřejného osvětlení,  kteří provádějí právě výzdobu stromu. Co se týká frýdeckého náměstí, frýdecké náměstí bude mít  letos jedli ojíněnou. Je to strom menší, tam se dává strom do deseti metrů a je  také od rodinného domu z ulice Lidická."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samotné rozsvícení vánočního stromu na místeckém náměstí je pak  naplánováno na neděli 3. prosince v 16:45 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samotné rozsvícení vánočního stromu na místeckém náměstí je pak  naplánováno na neděli 3. prosince v 16:45 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 29. 11. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karvinští kriminalisté obvinili dva cizince ve věku 29 a 63 let, kteří se měli podílet na distribuci padělků cigaret bez platných tabákových nálepek. Jejich cílem bylo vyhnout se platbě spotřební daně. Při domovních prohlídkách policisté zajistili finanční hotovost přesahující 2 miliony, přičemž většina bankovek v různých měnách byla nalezena ve sklepě uschovaná v uhlí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karvinští kriminalisté obvinili dva cizince ve věku 29 a 63 let, kteří se měli podílet na distribuci padělků cigaret bez platných tabákových nálepek. Jejich cílem bylo vyhnout se platbě spotřební daně. Při domovních prohlídkách policisté zajistili finanční hotovost přesahující 2 miliony, přičemž většina bankovek v různých měnách byla nalezena ve sklepě uschovaná v uhlí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice Třinec-Podlesí je nejlepším zdravotnickým zařízením v České republice. Jako absolutní vítěz byla oceněna v kategorii Nejlepší nemocnice 2023 v rámci ankety nezávislého sdružení Health Care Institute. V rámci porovnávání bylo hodnoceno 148 nemocnic s akutními lůžky v celé České republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekoškoly z Čeladné a Polska se chtějí vzájemně inspirovat</w:t>
@@ -742,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-11-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>