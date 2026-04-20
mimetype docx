--- v0 (2026-01-09)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.12.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidič nakonec na uklízeče musel zavolat strážníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči hromadné dopravy musejí s pasažéry řešit nejrůznější situace a většinu si dokáží poradit. V Ostravě se stalo něco, s čím si opravdu nevěděl šofér rady nevěděl. Autobus mu začal uklízet muž pod vlivem drog a tak ho to bavilo, že řidič musel zavolat strážníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdku-Místku, podobně jako v dalších městech, je  akutní nedostatek parkovacích míst. Hledají se proto různá řešení a plánují nová  parkoviště. Uvažuje se také o výstavbě parkovacího domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město v minulém roce vyzvalo občany, aby posílali tipy  na zřízení nových parkovacích míst, případně nových parkovacích domů. A jedním  z velmi zmiňovaných míst bylo bývalé nefunkční a chátrající kino na  Rivieře. A my jsme nechali zpracovat studii, která potvrdila to, že požadavky  občanů jsou reálné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z bývalého kina by tak mohl být parkovací dům, který může  nabídnout přes 300 parkovacích míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z bývalého kina by tak mohl být parkovací dům, který může  nabídnout přes 300 parkovacích míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co je zajímavé je, že ten objekt, který by tam vznikl by  byl nižší než to kino. Zároveň by byly zachovány prostory, kde funguje  například dětská herna. Takže by občané o tuto službu nemuseli přijít. A zároveň  by vzniklo místo jako cyklopoint, kde by se dalo napojit na novou cyklostezku,  která povede přes Rivieru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -191,77 +305,65 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň tento projekt projednaly naše odborné komise, včetně  zástupců občanů, kteří bydlí v okolí. A vypadá to, že opravdu máme místo,  kde může vzniknout parkování ve formě nízkého parkovacího domu. Kde by byla  místa jak pro rezidenty, která by byla za nějakou symbolickou cenu. Tak by tam  byla místa, která by se případně dala pronajmout nebo pro třetí strany. Někdo, kdo  přijede do města. A s tím bychom samozřejmě pracovali. Nicméně ten projekt  vypadá velmi zajímavě. Myslím si, že přispěje k rekultivaci celého toho  prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodli jsme se pro tento parkovací dům z důvodů toho,  že nám ve městě chybí cirka 3 500 parkovacích míst. Hlavně na sídlišti Riviera  a sídlišti Slezská."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odhadované náklady na stavbu zatím nebyly zveřejněny. Do budoucna  se mohou ještě změnit. Všeobecně dnes ale vychází výstavba jednoho místa v parkovacím  domě na zhruba milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odhadované náklady na stavbu zatím nebyly zveřejněny. Do budoucna  se mohou ještě změnit. Všeobecně dnes ale vychází výstavba jednoho místa v parkovacím  domě na zhruba milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 11. 12. 2023 16.00 - 1</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic v Tylově na Bruntálsku opravuje silnici I/45. Na místě jsou dělníci a těžká technika, buďte opatrní při průjezdu. Oprava probíhá metodou recyklace za horka.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 11. 12. 2023 16.00 - 1 Architekti z pěti mezinárodních studií prezentovali své pracovní návrhy vzhledu plánovaného mrakodrapu, který má vzniknout na území tzv. Slzy u Nové Karoliny v Ostravě. Finální návrhy musí architekti odevzdat v únoru 2024, porota o vítězi soutěže rozhodne v průběhu března.  Ředitelství silnic a dálnic v Tylově na Bruntálsku opravuje silnici I/45. Na místě jsou dělníci a těžká technika, buďte opatrní při průjezdu. Oprava probíhá metodou recyklace za horka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky dobrovolníkům jsou na dobré úrovni i sociální služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -319,105 +421,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Bezděková, dobrovolnice Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám radost, že mohu někomu jinému pomoci. Pracovala jsem v domově důchodců a když jsem skončila, udělala jsem si čas a chodím pomáhat do charitního šatníku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Město Nový Jičín by se nemohlo chlubit kvalitou svých sociálních služeb bez těchto lidí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Město Nový Jičín by se nemohlo chlubit kvalitou svých sociálních služeb bez těchto lidí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zástupci sociálních organizací se shodli na tom, že dobrovolníků není nikdy dost a noví zájemci mohou jejich řady rozšířit kdykoliv. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 11. 12. 2023 16.00 - 2</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 11. 12. 2023 16.00 - 2 O jeden až dva týdny dříve začala letos v Jeseníkách lyžařská sezóna. Díky přídělům sněhu se lyžuje na velmi kvalitní směsi přírodního i umělého. Aktuálně jsou v provozu sjezdovky Ski expres, Roháč a Kazmarka v Karlově a Kopřivná v Malé Morávce. Další budou v provozu brzy. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ležatka, provozovatel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: „Tak je to úžasné, poprvé asi po 20 letech, myslím si, zahajujeme na více než metru sněhu, Podmínky jsou naprosto fantastické, ideální a všechny zvu."</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Benefiční koncert na podporu paliativní péče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská nemocnice opět uspořádala vánoční benefiční koncert na podporu hematoonkologického programu nemocnice. Tentokrát půjde výtěžek na podporu paliativní péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -451,53 +536,52 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejsme tady dneska poprvé. Chodíme od samého počátku. Takže jsme nemohli vynechat ani tento rok a vzhledem k tomu, že s tou nemocnicí v Havířově máme velmi dobré zkušenosti, tak jsme chtěli vyjádřit i takovou podporu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady na ty koncerty chodím ráda. Moc je to hezké a jsem ráda, že jsem dneska také tady. Podporuji nemocnici, aby tam měli zas nějaké peníze navíc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce se podařilo pro nemocnici vybrat 40 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce se podařilo pro nemocnici vybrat 40 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Starostka, primář laboratoře - hematologická a biochemická: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já bych chtěl poděkovat všem lidem, kteří svou dobročinnost projevili v tom, že si zakoupili lístek na benefiční koncert havířovské nemocnice a tím podpořili rozvoj paliativní péče v naší nemocnici.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -685,93 +769,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>