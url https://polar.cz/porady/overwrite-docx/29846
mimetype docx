--- v0 (2026-02-06)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.12.2023, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, jsme na začátku energetického magazínu TV Polar Energie a kraj. Začneme konferencí o transformaci energetiky v našem regionu. Podíváme se okénkem do světa energií a nakonec vám přineseme rozhovor s expertem na energetiku Michalem Kocurkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava hostila konferenci o transformaci energetiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt Efektivní stát funguje v České republice už od roku 2004 a plní funkci pomyslného mostu mezi politickou reprezentací, lidmi a daným problémem. Právě e-stát putuje se svými konferencemi po českých krajích, poslední zastavení měl na akademické půdě VŠB-TU Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -162,53 +277,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Požadavek na vyřazení kotlů na fosilní paliva byl také změkčen a odsunut z roku 2035 na rok 2040. Nicméně, od roku 2025 budou muset země EU přestat dotovat samostatné fosilní topné systémy, což je fráze, která nechává dveře otevřené hybridním kotlům provozovaným částečně na obnovitelné zdroje. Konečným cílem je do roku 2040 dekarbonizovat vytápění a úplně vyřadit kotle na fosilní paliva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ustanovení nařizující vlastníkům domů instalovat solární panely na střechy bylo rovněž změkčeno, přičemž stávající obytné budovy nejsou touto povinností dotčeny. Místo toho se povinnost bude vztahovat pouze na nové budovy, veřejné budovy a stávající nebytové budovy, pokud projdou rekonstrukcí, která vyžaduje povolení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozhovor s Michalem Kocůrkem, konzultantem v oblasti energetiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resort Sepetná v Beskydech se stal místem setkání expertů na energetiku. A právě tam jsme natočili rozhovor s jedním z nich, Michalem Kocůrkem. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Resort Sepetná v Beskydech se stal místem setkání expertů na energetiku. A právě tam jsme natočili rozhovor s jedním z nich, Michalem Kocůrkem.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Kocůrek, konzultant, expert na energie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z našich analýz vyplývá, že hlavní oblasti, kde bychom v budoucnu měli spotřebovávat vodík, jsou doprava a průmysl. Reflektuje to jakési evropské cíle, které pro tyto dvě oblasti stanoví konkrétní hodnoty, kterých bychom měli i jako ČR dosáhnout do roku 2030, případně 2035. V dopravě se to týká především dodavatelů paliv, kteří mají povinnost minimálně 1 % zeleného vodíku zahrnout do celkové dodávky paliv v dopravě. Teoreticky se může stát, že to nebude 1 %, ale 0,5 %. Minimálně z toho nám vychází nějaké hodnoty, objemy vodíku, který budeme muset vyrobit nebo někde nakoupit, přivést a nabídnout na trh. Co se týče průmyslu, tam ty hlavní oblasti bychom mohli identifikovat v chemickém průmyslu, kde by mělo docházet k nahrazování dnes využívaného šedého vodíku vodíkem zeleným do roku 2030. Opět je tam nějaký cíl, řekněme, dvě pětiny vodíku by měly být takto nahrazeny. Co se týče dalších sektorů, pak máme možnosti při výrobě cementu, kde ještě pořád používáme nějaká fosilní paliva včetně uhlí k tomu, abychom vyráběli teplo a tím pádem pomáhali vyrábět cement. Tam by mělo docházet k nějaké náhradě potenciálně i vodíkem. Pak je tady ještě jeden sektor a to je výroba železa a oceli, kde se velmi diskutovalo, jakým způsobem by vodík mohl nahradit koks při redukci železné rudy. Což je, řekněme, technologicky relativně jednoduchá věc, která už dnes funguje třeba ve Švédsku. Připravují se i další projekty, nicméně naše vysoké pece v Třinci a v Ostravě pravděpodobně pro ty nejbližší roky plánují trochu jinou technologii. Plánují technologii elektrických obloukových pecí. Minimálně do roku 2035 neočekáváme, že by se vodík měl nějakým způsobem vyskytovat ve spotřebě. Tak či onak, tyhle dvě oblasti, průmysl a doprava, jsou skutečně pro ty první dvě dekády asi jediné, kde by se obnovitelný vodík měl začít nově objevovat. Co se týče dalších oblastí, jako je třeba výroba elektrické energie či použití vodíku pro vytápění, jsme velmi skeptičtí, byť si dokážeme představit, že lze v nějakých menších objemech i takto vodík používat. Ale z dnešního pohledu to působí jako velmi neefektivní využití energie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar : </w:t>
       </w:r>
       <w:r>
@@ -395,93 +509,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-14-12-2023-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>