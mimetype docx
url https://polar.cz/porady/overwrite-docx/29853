--- v0 (2026-01-07)
+++ v1 (2026-04-16)
@@ -1,138 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.12.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinou čekají půlroční dopravní komplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiče čekají příští rok v Karviné dvě velká dopravní omezení, která zkomplikují dopravu ve městě. Opravou projde přes dva a půl kilometrů dlouhá ulice Borovského a také se plánuje zbourání a postavení nového kovonského mostu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Správa silnic MSK chystá velkou opravu ulice Borovského v Karviné. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnost silnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Správa silnic MSK chystá velkou opravu ulice Borovského v Karviné. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnost silnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám dobrou zprávu, podařilo se nám zajistit finance z evropských fondů, takže ta investice 34 milionů korun, která bude vložena do té silnice, tak 29 milionů nám zaplatí Evropa a pouze my zaplatíme 5 milionů korun, určitě se to vyplatí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstruovat se bude celá silnice od křižovatky se silnicí I/67 po hranici s Polskou republikou v celkové délce 2669 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V současné době zhotovitel vypracovává harmonogram prací a uzavírek, který se bude projednávat s dopravci a dotčenými orgány.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce by měly začít v květnu a potrvají 120 dní, na konci prázdnin bude ulice Borovského opravena. O něco dříve začnou dopravní komplikace kvůli kovonskému mostu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce by měly začít v květnu a potrvají 120 dní, na konci prázdnin bude ulice Borovského opravena. O něco dříve začnou dopravní komplikace kvůli kovonskému mostu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ten most už je starý, nikdy se tam nedělala pořádná rekonstrukce, je ve stavu nevyhovujícím. Jediné, co nám projektanti doporučili, tak strhnout. Ta oprava bude stát 100 milionů korun. Začne se někdy kolem 15.3. a skončí se v listopadu, takže po tuto dobu bude ten most neprůjezdný. Bude tam ale udělána lávka pro pěší, kteří se dostanou na druhou stranu vlečky. V rámci toho budeme opravovat i cestu od jednoho kruhového objezdu, který je u Kovony a u dalšího kruhového objezdu, který je s ulicí Leonovova.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ten most už je starý, nikdy se tam nedělala pořádná rekonstrukce, je ve stavu nevyhovujícím. Jediné, co nám projektanti doporučili, tak strhnout. Ta oprava bude stát 100 milionů korun. Začne se někdy kolem 15.3. a skončí se v listopadu, takže po tuto dobu bude ten most neprůjezdný. Bude tam ale udělána lávka pro pěší, kteří se dostanou na druhou stranu vlečky. V rámci toho budeme opravovat i cestu od jednoho kruhového objezdu, který je u Kovony a u dalšího kruhového objezdu, který je s ulicí Leonovova.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Objízdná trasa pro veškerou dopravu povede po ul. tř. Osvobození, na ul. tř. 17. listopadu a ul. Rudé Armády. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava ocenila Seniory roku 2023</w:t>
@@ -271,75 +383,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MNO je největší nefakultní nemocnicí v České republice a v letošním roce oslavila už 175 let fungování. Disponuje 824  lůžky a zaměstnává téměř 2000 lidí. V posledních letech prochází rozsáhlou modernizací. Zastupitelé Ostravy nyní schválili koncepci dalšího rozvoje na následujících 10 let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Mariánek, člen rady města: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jedná se o modernizaci provozu tak, abychom byli schopni reagovat na nejnovější trendy, abychom dokázali nabízet atraktivní pracovní prostředí a ta koncepce nejen určuje jaké nové stavby se musí vybudovat, případně co se kam přesune, ale také je schopna alokovat finanční prostředky." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice chce dále zachovat komplexní péči. Vylepšení se budou týkat například urgentní péče nebo péče o seniory, kde je na geriatrii v plánu navýšení lůžek. Chystá se budování nového srdce celé nemocnice, což jsou operační sály a modernizovat se bude také poliklinika. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice chce dále zachovat komplexní péči. Vylepšení se budou týkat například urgentní péče nebo péče o seniory, kde je na geriatrii v plánu navýšení lůžek. Chystá se budování nového srdce celé nemocnice, což jsou operační sály a modernizovat se bude také poliklinika.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Mariánek, člen rady města: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V příštím roce bychom chtěli vysoutěžit tzv. správce stavby, což je vlastně organizace, která nám pomůže s výběrem projektanta, abychom dokázali vyprojektovat a narozpočtovat budoucí stavby a abychom je mohli v budoucích letech realizovat." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce bylo v městské nemocnici hospitalizováno asi 24 500 pacientů. Náklady na modernizaci přesáhnou 5 miliard korun. Finance budou čerpány jednak z fondu pro rozvoj, ale i z dotačních programů státu či Evropské unie. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce bylo v městské nemocnici hospitalizováno asi 24 500 pacientů. Náklady na modernizaci přesáhnou 5 miliard korun. Finance budou čerpány jednak z fondu pro rozvoj, ale i z dotačních programů státu či Evropské unie.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítkovická atletika bude mít na Tretře želízko v běhu žen na 100 metrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -633,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-12-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>