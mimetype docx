--- v1 (2026-04-16)
+++ v2 (2026-09-03)
@@ -785,51 +785,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-12-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-12-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>