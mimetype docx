--- v0 (2026-02-26)
+++ v1 (2026-04-28)
@@ -1,138 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinou čekají půlroční dopravní komplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiče čekají příští rok v Karviné dvě velká dopravní omezení, která zkomplikují dopravu ve městě. Opravou projde přes dva a půl kilometrů dlouhá ulice Borovského a také se plánuje zbourání a postavení nového kovonského mostu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Správa silnic MSK chystá velkou opravu ulice Borovského v Karviné. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnost silnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Správa silnic MSK chystá velkou opravu ulice Borovského v Karviné. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnost silnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám dobrou zprávu, podařilo se nám zajistit finance z evropských fondů, takže ta investice 34 milionů korun, která bude vložena do té silnice, tak 29 milionů nám zaplatí Evropa a pouze my zaplatíme 5 milionů korun, určitě se to vyplatí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstruovat se bude celá silnice od křižovatky se silnicí I/67 po hranici s Polskou republikou v celkové délce 2669 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V současné době zhotovitel vypracovává harmonogram prací a uzavírek, který se bude projednávat s dopravci a dotčenými orgány.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce by měly začít v květnu a potrvají 120 dní, na konci prázdnin bude ulice Borovského opravena. O něco dříve začnou dopravní komplikace kvůli kovonskému mostu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce by měly začít v květnu a potrvají 120 dní, na konci prázdnin bude ulice Borovského opravena. O něco dříve začnou dopravní komplikace kvůli kovonskému mostu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ten most už je starý, nikdy se tam nedělala pořádná rekonstrukce, je ve stavu nevyhovujícím. Jediné, co nám projektanti doporučili, tak strhnout. Ta oprava bude stát 100 milionů korun. Začne se někdy kolem 15.3. a skončí se v listopadu, takže po tuto dobu bude ten most neprůjezdný. Bude tam ale udělána lávka pro pěší, kteří se dostanou na druhou stranu vlečky. V rámci toho budeme opravovat i cestu od jednoho kruhového objezdu, který je u Kovony a u dalšího kruhového objezdu, který je s ulicí Leonovova.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ten most už je starý, nikdy se tam nedělala pořádná rekonstrukce, je ve stavu nevyhovujícím. Jediné, co nám projektanti doporučili, tak strhnout. Ta oprava bude stát 100 milionů korun. Začne se někdy kolem 15.3. a skončí se v listopadu, takže po tuto dobu bude ten most neprůjezdný. Bude tam ale udělána lávka pro pěší, kteří se dostanou na druhou stranu vlečky. V rámci toho budeme opravovat i cestu od jednoho kruhového objezdu, který je u Kovony a u dalšího kruhového objezdu, který je s ulicí Leonovova.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Objízdná trasa pro veškerou dopravu povede po ul. tř. Osvobození, na ul. tř. 17. listopadu a ul. Rudé Armády. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O přežití hutí Liberty rozhodnou nejbližší dny</w:t>
@@ -547,96 +659,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti se zapojily do olympijského víceboje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronzová olympijská atletka a mistryně světa Šárka Kašpárková navštívila žáky karvinské Základní školy Dělnická, kteří se poprvé zapojili do olympijského víceboje. Každoročně se do této sportovní výzvy zapojí kolem 130 tisíc dětí z celé republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V nafukovací hale Základní školy Dělnická se konalo školní kolo olympijského víceboje. Účastníci se tady také setkali i se zástupkyní Českého olympijského výboru, světově úspěšnou atletkou Šárkou Kašpárkovou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V nafukovací hale Základní školy Dělnická se konalo školní kolo olympijského víceboje. Účastníci se tady také setkali i se zástupkyní Českého olympijského výboru, světově úspěšnou atletkou Šárkou Kašpárkovou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Kašpárková, úspěšná atletka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já tady dnes pomáhám s tím rozjezdem, dnes tady máme pět disciplín, máme hod medicinbalem přes hlavu vzad, trojskok snožmo, lehy-sedy, kliky a přeskoky přes švihadlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Šotkovský, účastník olympijského víceboje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty disciplíny jsou celkem těžké, není to jen tak. I když sportujete, není to nejlehčí a nezdá se to no.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sofie Mauková, účastnice olympijského víceboje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Teď jsem byla na skoku přes švihadlo a to bylo pro mě lehké."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Teď jsem byla na skoku přes švihadlo a to bylo pro mě lehké." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S organizací a hladkým průběhem celého projektu pomáhali nejstarší žáci školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Kašpárková, úspěšná atletka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ten olympijský víceboj je největší školní projekt, do kterého se nám ročně zapojí kolem 130 tisíc dětí. A když přichází nové školy, které o to mají zájem, tak jim rádi pomáháme s tím rozjezdem. Tady samozřejmě je část školy sportovní, je to vidět i na těch výsledcích, ale jsem ráda, že se do projektu zapojují i děti z nesportovních tříd a věřím, že jim to pomůže zlepšit fyzickou zdatnost. Čím více dětí sportuje, čím víc vezmou sport jako součást svého života a já na tom budu mít malinkatej podíl, tak budu hrozně spokojená.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -739,93 +849,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-12-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>