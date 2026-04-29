--- v0 (2026-02-25)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.12.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj hledá firmu, která postaví Černou kostku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Moravskoslezské vědecké knihovny známý jako Černá kostka se posouvá do další fáze. Stavět se má už v příštím roce a tak kraj vyhlásí zadávací řízení pro výběr zhotovitele. Hodnota zakázky je asi 2 mld. kč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -138,53 +253,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdku-Místku, podobně jako v dalších městech, je akutní nedostatek parkovacích míst. Hledají se proto různá řešení a plánují nová parkoviště. Uvažuje se také o výstavbě parkovacího domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město v minulém roce vyzvalo občany, aby posílali tipy na zřízení nových parkovacích míst, případně nových parkovacích domů. A jedním z velmi zmiňovaných míst bylo bývalé nefunkční a chátrající kino na Rivieře. A my jsme nechali zpracovat studii, která potvrdila to, že požadavky občanů jsou reálné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z bývalého kina by tak mohl být parkovací dům, který může nabídnout přes 300 parkovacích míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z bývalého kina by tak mohl být parkovací dům, který může nabídnout přes 300 parkovacích míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co je zajímavé je, že ten objekt, který by tam vznikl by byl nižší než to kino. Zároveň by byly zachovány prostory, kde funguje například dětská herna. Takže by občané o tuto službu nemuseli přijít. A zároveň by vzniklo místo jako cyklopoint, kde by se dalo napojit na novou cyklostezku, která povede přes Rivieru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -202,53 +316,52 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň tento projekt projednaly naše odborné komise, včetně zástupců občanů, kteří bydlí v okolí. A vypadá to, že opravdu máme místo, kde může vzniknout parkování ve formě nízkého parkovacího domu. Kde by byla místa jak pro rezidenty, která by byla za nějakou symbolickou cenu. Tak by tam byla místa, která by se případně dala pronajmout nebo pro třetí strany. Někdo, kdo přijede do města. A s tím bychom samozřejmě pracovali. Nicméně ten projekt vypadá velmi zajímavě. Myslím si, že přispěje k rekultivaci celého toho prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodli jsme se pro tento parkovací dům z důvodů toho, že nám ve městě chybí cirka 3 500 parkovacích míst. Hlavně na sídlišti Riviera a sídlišti Slezská."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odhadované náklady na stavbu zatím nebyly zveřejněny. Do budoucna se mohou ještě změnit. Všeobecně dnes ale vychází výstavba jednoho místa v parkovacím domě na zhruba milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odhadované náklady na stavbu zatím nebyly zveřejněny. Do budoucna se mohou ještě změnit. Všeobecně dnes ale vychází výstavba jednoho místa v parkovacím domě na zhruba milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolné sbory hasičů dostaly novou techniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -430,97 +543,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Světový úspěch Májováku i jeho dirigenta Filipa Urbana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský dechový orchestr Májovák se raduje z dalšího světového vítězství. Mezinárodním úspěchem tak završil úspěšnou 115. sezonu. A skvěle se dařilo i samotnému dirigentovi orchestru, Filipu Urbanovi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní rok byl pro dechový orchestr Májovák výjimečný, připomínal si 115. výročí svého působení. Od toho se také odvíjel celoroční program.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní rok byl pro dechový orchestr Májovák výjimečný, připomínal si 115. výročí svého působení. Od toho se také odvíjel celoroční program. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyvrcholením oslav byla účast v online soutěži v americkém New Yorku, kam Májovák poslal svou nahrávku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, předseda správní rady Májováku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "V říjnu letošního roku jsme dostali zprávu, že ta naše nahrávka byla vyhodnocena 1. místem. Byly to nahrávky Leonarda Bernsteina Symfonické tance z West Side Story a hobojový koncert španělského autora Oscara Navara se sólistou Dominikem Buncem.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "V říjnu letošního roku jsme dostali zprávu, že ta naše nahrávka byla vyhodnocena 1. místem. Byly to nahrávky Leonarda Bernsteina Symfonické tance z West Side Story a hobojový koncert španělského autora Oscara Navara se sólistou Dominikem Buncem.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A z dalšího ocenění se raduje i dirigent karvinského Májováku Filip Urban. Má za sebou účast v mezinárodní dirigentské soutěži Felixe Mendlsona. Konala se na třech místech ve světě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Urban, dirigent Májováku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "V Praze, Soulu a v New Yorku a z každého místa porota mezinárodní vybírala 12 uchazečů, dohromady 36, kteří se probojovali do velkého finále, které se bude konat v lednu. Jsem rád, že jsem jedním z účastníků a jedním z ČR, který se bude utkávat s mezinárodní konkurencí. Jsem z toho nadšený, beru to jako osobní úspěch, je to pouze krůček, to finále teprve přijde, ale dostat se z konkurence 400 lidí z celého světa do 36, je velký úspěch ."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "V Praze, Soulu a v New Yorku a z každého místa porota mezinárodní vybírala 12 uchazečů, dohromady 36, kteří se probojovali do velkého finále, které se bude konat v lednu. Jsem rád, že jsem jedním z účastníků a jedním z ČR, který se bude utkávat s mezinárodní konkurencí. Jsem z toho nadšený, beru to jako osobní úspěch, je to pouze krůček, to finále teprve přijde, ale dostat se z konkurence 400 lidí z celého světa do 36, je velký úspěch ." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V tuto chvíli se Májovák připravuje na novou sezonu, která bude opět bohatá. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalový klub SFC Opava mění majitele</w:t>
@@ -708,93 +818,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-17-12-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>