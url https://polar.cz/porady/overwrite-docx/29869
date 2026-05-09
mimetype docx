--- v0 (2026-03-14)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.12.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA připravila opět akci Dárek pro druhé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolnická organizace ADRA Frýdek-Místek opět připravila tradiční akci Dárek pro druhé. Zapojily se do ní firmy, školy, ale také dobrovolníci. Někdo například pletl, jiný nakoupil dárky pro osamělé děti nebo seniory. ADRA akci spojuje zároveň s výzvou k hledání nových dobrovolníků do různých programů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,119 +178,115 @@
         <w:t xml:space="preserve">Hana Matzke, koordinátorka  dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letošní akce Dárek pro druhé probíhá již sedmým rokem. Jsme  velmi vděčni, že se nám podařilo z řad široké veřejnosti, ale také od  firem a základních škol ve Frýdku-Místku a okolí, nasbírat více než 200 dárků  pro osamělé seniory nebo pacienty v hospici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pomáhat se dá různým způsobem. Jsme rádi, že i naši dobrovolníci,  kromě toho, že věnují čas druhým, tak se zapojili také do Dárku pro druhé.  Třeba některé seniorky pletly ponožky. Právě do nemocnic nebo do domovů pro seniory.  To jsme moc rádi, protože ponožky jsou vždycky velmi oblíbené, jako dárek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé mohli dárky sami vytvořit, nakreslit, napsat nebo  koupit. Následně zabalit, ale nezalepovat a přinést do dobrovolnického centra.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé mohli dárky sami vytvořit, nakreslit, napsat nebo  koupit. Následně zabalit, ale nezalepovat a přinést do dobrovolnického centra. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Matzke, koordinátorka  dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vybírali jsme převážně takové věci, které by mohly udělat velkou  radost. Nemusely to být velké věci, ale i drobnosti. Jako například ponožky,  plyšáci, svíčky. Čaje, káva nebo různé dekorace. Aktuálně se nacházíme v procesu třídění, kdy všechny  balíčky dáváme dohromady, abychom je mohli následně rozdistribuovat přesně tam,  kam bude potřeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samotným dárkem může být i to, když se někdo rozhodne stát  se dobrovolníkem, protože tím pomůže například osamělým seniorům nebo dětem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samotným dárkem může být i to, když se někdo rozhodne stát  se dobrovolníkem, protože tím pomůže například osamělým seniorům nebo dětem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kdyby se někdo k dobrovolníkům chtěl přidat, tak jste  vítáni. Pořád přijímáme nové dobrovolníky, kteří chtějí věnovat svůj čas někomu  druhému. Hlavně seniorům v domácnostech, kteří hledají parťáky. Aby si  společně mohli vypít kávu, mohli si popovídat a mohli jít třeba ven."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA má ve městě 16 dobrovolnických programů, do kterých se  mohou zájemci zapojit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA má ve městě 16 dobrovolnických programů, do kterých se  mohou zájemci zapojit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od dětí v dětských domovech nebo v nemocnici, až právě  pro hospic. No a dobrovolníky přijímáme pořád, průběžně v průběhu celého  roku, do všech našich dobrovolnických programů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V současné době ve Frýdku-Místku pomáhá zhruba 200  dobrovolníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V současné době ve Frýdku-Místku pomáhá zhruba 200  dobrovolníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Frýdku-Místku se daří studentským startupům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -342,53 +453,52 @@
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo to určitě těžké, se stresem, psychicky i fyzicky. Byly  to fakt turnaje, které prodloužení. Ale dopadlo to, tak, jak to dopadlo. Takže  jsem šťastná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Paldus, Akademie japonského Ju Jitsu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten turnaj byl pro nás hrozně náročný, protože byly to tři  různé disciplíny ve třech dnech. Takže jednak to cestování bylo dlouhé a náročné.  Připravit se potom na turnaj, dlouhodobá příprava a výsledky jsme přivezli si  myslím skvělé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kristýna získala dvě bronzové medaile a Valérie vybojovala dokonce  dvě zlata a jedno stříbro.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kristýna získala dvě bronzové medaile a Valérie vybojovala dokonce  dvě zlata a jedno stříbro. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valérie Pudová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
@@ -406,75 +516,73 @@
         <w:t xml:space="preserve">Kristýna Zsigrai, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem měla v kategorii osm soupeřek. A vyhrála jsem  asi 3 zápasy a potom jsem prohrála bohužel s Ukrajinkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Medaile přivezl i trenér, který ve své kategorii získal zlato  a stříbro.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Medaile přivezl i trenér, který ve své kategorii získal zlato  a stříbro. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Paldus, Akademie japonského Ju Jitsu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se nominovali na mistrovství světa díky tomu, že  jsme přivezli medaile z mistrovství Evropy, které probíhalo na Slovensku.  A teďka teda Lotyško a samozřejmě budeme pokračovat dál. Protože vypadá to  velmi dobře. A Combat Jiu-Jitsu by se mělo zapsat i pod SportAccord Combat Games,  což je taková olympiáda neolympijských bojových sportů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obě děvčata by se bojovým sportům chtěla věnovat i dál.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obě děvčata by se bojovým sportům chtěla věnovat i dál. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valérie Pudová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
@@ -492,53 +600,52 @@
         <w:t xml:space="preserve">Kristýna Zsigrai, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěla bych se tomu věnovat i do budoucna. Teď mám za sebou  to mistrovství světa, což je pro mě nějaký dosažený cíl. A v plánu asi MMA  zápas, pokud by to nějakým způsobem šlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento úspěch určitě ještě více zpopularizuje Akademii japonského  Ju jitsu ve Frýdku-Místku. Ta má aktuálně zhruba 100 členů a chce se dál  rozvíjet.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento úspěch určitě ještě více zpopularizuje Akademii japonského  Ju jitsu ve Frýdku-Místku. Ta má aktuálně zhruba 100 členů a chce se dál  rozvíjet. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -620,93 +727,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-18-12-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>