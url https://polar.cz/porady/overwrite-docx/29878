--- v0 (2026-02-10)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.12.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé v Havířově udělali strategická rozhodnutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé Havířova měli na zasedání ke schválení mnoho důležitých bodů. Ať už rozpočet na rok 2024, odkup životických sadů a jednalo se také o pozemcích bývalé ZŠ Mánesova, které opět budou patřit městu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -119,54 +234,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Gavlas (Havířov Sobě), zastupitel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My vůbec nezpochybňujeme záměr pana Malíře a společnosti Wolves, protože s tím záměrem bychom i souhlasili. Nicméně nesouhlasíme s celým průběhem, jak se to celé odehrálo a jak už jsem tady na zastupitelstvu zmiňoval, vše zase vypadá netransparentně, protože město si nechalo vypracovat posudek na demolici, ten posudek zní na 68 milionů, dohodli se na částce 40 milionů. Pan Malíř tady vystoupil a řekl, že ty náklady byly mnohem vyšší. Tak v podstatě my transparentně nevíme, kolik skutečně ty náklady na demolici byly.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Malíř, jednatel HC Wolves Český Těšín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Ze začátku jsem byl zklamaný, že ten záměr nemůžeme realizovat, to pominulo. Pak následovala radost, že město přistoupilo férově na jednání s námi, že nás v tom nenechalo a teď jsem zase trochu zklamaný z toho, co jsem tady slyšel za argumenty, protože ten záměr je dobrý. Ledová plocha je potřeba, o tom snad ví všichni ve městě, hokej je tady velmi populární. Takže jsem překvapený, že by někdo chtěl nechat partnera v tom tak vykoupat, když tady do budoucna budeme chtít budovat cokoliv jiného, když bude jakákoliv příležitost. Teď jsou rozporuplné nahoru dolů ty pocity.” </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Ze začátku jsem byl zklamaný, že ten záměr nemůžeme realizovat, to pominulo. Pak následovala radost, že město přistoupilo férově na jednání s námi, že nás v tom nenechalo a teď jsem zase trochu zklamaný z toho, co jsem tady slyšel za argumenty, protože ten záměr je dobrý. Ledová plocha je potřeba, o tom snad ví všichni ve městě, hokej je tady velmi populární. Takže jsem překvapený, že by někdo chtěl nechat partnera v tom tak vykoupat, když tady do budoucna budeme chtít budovat cokoliv jiného, když bude jakákoliv příležitost. Teď jsou rozporuplné nahoru dolů ty pocity.”   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pozemky po tomto usnesení budou zpět města, to je si myslím dobrá zpráva. To ukazuje, že na začátku byla odvedena dobrá práce a ty smlouvy byly nastaveny dobře. Já si osobně myslím, že je důležité se soukromými investory jednat, chovat se k nim korektně, protože investor, který přijde a chce investovat ze svých nějakých 80 milionů do projektu, který má celkově stát 150 milionů, tak je to pro to město přínos. A ten soukromý investor až do posledního okamžiku, kdy požádal o odstoupení od té smlouvy, splnil všechny podmínky, které pro něho z té smlouvy vyplývaly. To je důležitý faktor, takže se choval po celou dobu korektně a já jsem přesvědčen o tom, že zastupitelstvo mu to vrátilo tím, že se chovalo také korektně. A navíc jsme přesvědčen, že ta dohoda je pro město výhodná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co město plánuje s těmi pozemky?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -315,93 +428,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-19-12-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>