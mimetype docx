--- v1 (2026-04-23)
+++ v2 (2026-08-29)
@@ -470,51 +470,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-19-12-2023-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-19-12-2023-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>