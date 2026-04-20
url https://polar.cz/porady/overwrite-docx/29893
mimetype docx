--- v0 (2026-02-16)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.12.2023, 18:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na vánočním jarmarku se rozléval charitativní punč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Porubě se opět po roce uskutečnil Den se Srdcem pro Porubu. Cílem této charitativní akce, na kterém vedení radnice rozlévá lidem za dobrovolný příspěvek vánoční punč, je pomoci lidem, kteří to v životě nemají vůbec jednoduché.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -507,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-21-12-2023-18-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>