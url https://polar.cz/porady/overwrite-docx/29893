--- v1 (2026-04-20)
+++ v2 (2026-08-27)
@@ -664,51 +664,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-21-12-2023-18-15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-21-12-2023-18-15?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>