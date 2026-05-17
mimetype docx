--- v0 (2026-02-13)
+++ v1 (2026-05-17)
@@ -1,198 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.12.2023, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skotačení na ledě s SVČ Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned po zahájení provozu rekreační ledové plochy na bruntálském náměstí, obuly si brusle místní děti a mnohé se na ně i poprvé postavily. Bruntálské SVČ využilo led na  náměstí k prvním hrám a soutěžím. Technické služby navíc kvalitu plochy vzorně upravují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Plocha alespoň částečně nahrazuje absenci zimního stadionu, jehož výstavbu město připravuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, pořadatelka, SVČ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dneska jsme si ve spolupráci se Sportem Bruntál připravili akci, které říkáme Skotačení na ledě, bohužel jsme nemohli být na brusláku, tak máme tady ledovou plochu na náměstí. Myslím si, že nám to prostorově asi stačí. Děcka jsou spokojené, rodiče evidentně taky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo, dobrý, jezdí se na něm dobře..“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Dobře, já bruslím od 7 let." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejlepším způsobem seznámení se s bruslením jsou hry a zábavy, které SVČ na ledě připravilo.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, pořadatelka, SVČ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Budou tady mít slalomy, abychom otestovali, jak dobře bruslí, potom tady budou volně doplňkové hry, jako jsou Rybičky rybáři jedou, ale na bruslích, podlézání pod lanem nebo spíš podbruslení pod lanem a potom různé týmovky nějaké, házení balónků, míčků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přestože brusle je možné si na náměstí i zapůjčit, pořadatelé mysleli i na ty nebruslící.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Dostálová, instruktorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady dílničky tvořivé, můžou si tady připravit dárečky na vánoce, máme tady různé druhy přáníček, baněk a tak dále. Já právě bruslit neumím a proto nebruslím, proto tvořím.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, SVČ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tam je důležité, aby si tek nějak zkusili na ledě pohybovat a aby zvládli nějak spolupráci mezi sebou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Je jasné, že rekreační plocha nemůže nahradit velký stadion, který už technicky nevyhovuje. Věříme, že město uspěje se žádostí o dotaci na nový, jehož projekt je již připraven.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -289,93 +361,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-25-12-2023-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>