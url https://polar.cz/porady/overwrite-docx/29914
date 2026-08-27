--- v1 (2026-05-17)
+++ v2 (2026-08-27)
@@ -403,51 +403,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-25-12-2023-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-25-12-2023-16-54?url=bruntalsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>