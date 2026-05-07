--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.12.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov má schválený rozpočet, koupí životické sady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov vyčlenil z rozpočtu na příští rok přes 670 tisíc korun na investice. Zastupitelé rovněž schválili, že se město stane novým vlastníkem životických sadů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
         <w:t xml:space="preserve">Martin Cyž (Havířov Sobě), zastupitel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nesoulad vidím hlavně v tom, že my jako Havířov sobě vidíme, že rozpočet stále není proinvestiční. Město si bere 200 milionový úvěr na to, aby dokrylo některé financování v rámci kapitálového rozpočtu. Druhá věc je ta, že letos se jim ani nepodařilo naplnit rozpočet roku 2023."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Baránek (ANO), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To, že to není proinvestiční rozpočet, jak slyšíme hlasy opozice, já vyvracím touto jednoduchou tabulkou, kde je vidět, že oproti roku 2016, kde jsme investovali 213 milionů korun, kdežto letos 673 milionů korun.250 milionů korun půjde do oprav bytů, 150 milionů na sanace domů, které potřebují opravit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zastupitelé také schválili, že Havířov se stane novým vlastníkem životických sadů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zastupitelé také schválili, že Havířov se stane novým vlastníkem životických sadů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak všichni ví, Havířov rozvojové lokality nemá a nevlastní a z tohoto titulu je to pro nás strategická záležitost  Ale tam jsou ještě další pozemky, které má právě ta firma v pronájmu od pozemkového fondu a když se budeme o ty pozemky starat, tak je velká šance, že se k těm pozemkům mohli do budoucna dostat." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za odkup podílů ve firmách životických sadů radnice zaplatí 40 milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -121,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti z karvinského gymnázia poprvé darovali krev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti karvinského gymnázia přišli hromadně doplnit zásoby krve na hematologicko-transfuzní oddělení Nemocnice Karviná-Ráj. K dárcovství je vyzvala jejich profesorka, která darovala krev pravidelně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dvacetičlenná skupina karvinských studentů přišla před vánočními svátky hromadně darovat krev. Všichni byli prvodárci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dvacetičlenná skupina karvinských studentů přišla před vánočními svátky hromadně darovat krev. Všichni byli prvodárci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Kardošová, pedagožka karvinského gymnázia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na transfuzní stanici chodíme pravidelně, je to naše tradice. Vždycky sem vodím prvodárce, výběr ze čtvrtých ročníků, žáků, kteří se úplně nebojí a je to důležitá akce, protože si myslím, že děti by měly dělat něco pro druhé.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Pavlík, prvodárce</w:t>
       </w:r>
       <w:r>
@@ -312,143 +425,108 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skotačení na ledě s SVČ Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned po zahájení provozu rekreační ledové plochy na bruntálském náměstí, obuly si brusle místní děti a mnohé se na ně i poprvé postavily. Bruntálské SVČ využilo led na  náměstí k prvním hrám a soutěžím. Technické služby navíc kvalitu plochy vzorně upravují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Plocha alespoň částečně nahrazuje absenci zimního stadionu, jehož výstavbu město připravuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, SVČ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dneska jsme si ve spolupráci se Sportem Bruntál připravili akci, které říkáme Skotačení na ledě, bohužel jsme nemohli být na brusláku, tak máme tady ledovou plochu na náměstí. Myslím si, že nám to prostorově asi stačí. Děcka jsou spokojené, rodiče evidentně tak."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo, dobrý, jezdí se na něm dobře..“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dobře, já bruslím od 7 let a to jsou moje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejlepším způsobem seznámení se s bruslením jsou hry a zábavy, které SVČ na ledě připravilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, SVČ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Budou tady mít slalomy, abychom otestovali, jak dobře bruslí, potom tady budou volně doplňkové hry, jako jsou Rybičky rybáři jedou, ale na bruslích, podlézání pod lanem nebo spíš podbruslení pod lanem a potom různé týmovky nějaké, házení balónků, míčků. Tam je důležité, aby si tek nějak zkusili na ledě pohybovat a aby zvládli nějak spolupráci mezi sebou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přestože brusle je možné si na náměstí i zapůjčit, pořadatelé mysleli i na ty nebruslící.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Dostálová, instruktorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady dílničky tvořivé, můžou si tady připravit dárečky na vánoce, máme tady různé druhy přáníček, baněk a tak dále. Já právě bruslit neumím a proto nebruslím, proto tvořím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Je jasné, že rekreační plocha nemůže nahradit velký stadion, který už technicky nevyhovuje. Věříme, že město uspěje se žádostí o dotaci na nový, jehož projekt je již připraven.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -510,53 +588,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco Petra si už s předchozím partnerem titul mistryně České republiky vytančila a vystoupala na 5. místo ve světovém žebříčku taneční ligy, pro Petra jsou to v této úrovni prvotní zážitky a  motivace, jít dál. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kalina, tanečník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to můj splněný klukovský sen. V okamžiku, když jsme stáli s naší vlajkou ve špalíru se všema ostatníma reprezentacema, tak jsem si uvědomil, čeho se mám šanci zúčastnit a byla to pro mě obrovská výzva. Takže to byla skvělá zkušenost, jsem nadšený a s výsledkem jsem spokojený, protože to bylo více, než jsem očekával.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příští rok se mistrovství světa koná už na jaře. Petra a Petr tak trénují dál</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příští rok se mistrovství světa koná už na jaře. Petra a Petr tak trénují dál </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">7 medailí z mistrovství světa v Ju Jitsu v Lotyšsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -624,53 +701,52 @@
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo to určitě těžké, se stresem, psychicky i fyzicky. Byly  to fakt turnaje, které prodloužení. Ale dopadlo to, tak, jak to dopadlo. Takže  jsem šťastná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Paldus, Akademie japonského Ju Jitsu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten turnaj byl pro nás hrozně náročný, protože byly to tři  různé disciplíny ve třech dnech. Takže jednak to cestování bylo dlouhé a náročné.  Připravit se potom na turnaj, dlouhodobá příprava a výsledky jsme přivezli si  myslím skvělé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kristýna získala dvě bronzové medaile a Valérie vybojovala dokonce  dvě zlata a jedno stříbro.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kristýna získala dvě bronzové medaile a Valérie vybojovala dokonce  dvě zlata a jedno stříbro. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valérie Pudová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
@@ -688,75 +764,73 @@
         <w:t xml:space="preserve">Kristýna Zsigrai, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem měla v kategorii osm soupeřek. A vyhrála jsem  asi 3 zápasy a potom jsem prohrála bohužel s Ukrajinkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Medaile přivezl i trenér, který ve své kategorii získal zlato  a stříbro.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Medaile přivezl i trenér, který ve své kategorii získal zlato  a stříbro. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Paldus, Akademie japonského Ju Jitsu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se nominovali na mistrovství světa díky tomu, že  jsme přivezli medaile z mistrovství Evropy, které probíhalo na Slovensku.  A teďka teda Lotyško a samozřejmě budeme pokračovat dál. Protože vypadá to  velmi dobře. A Combat Jiu-Jitsu by se mělo zapsat i pod SportAccord Combat Games,  což je taková olympiáda neolympijských bojových sportů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obě děvčata by se bojovým sportům chtěla věnovat i dál.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obě děvčata by se bojovým sportům chtěla věnovat i dál. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valérie Pudová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
@@ -774,53 +848,52 @@
         <w:t xml:space="preserve">Kristýna Zsigrai, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice MS v Lotyšku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěla bych se tomu věnovat i do budoucna. Teď mám za sebou  to mistrovství světa, což je pro mě nějaký dosažený cíl. A v plánu asi MMA  zápas, pokud by to nějakým způsobem šlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento úspěch určitě ještě více zpopularizuje Akademii japonského  Ju jitsu ve Frýdku-Místku. Ta má aktuálně zhruba 100 členů a chce se dál  rozvíjet.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento úspěch určitě ještě více zpopularizuje Akademii japonského  Ju jitsu ve Frýdku-Místku. Ta má aktuálně zhruba 100 členů a chce se dál  rozvíjet. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -895,93 +968,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-12-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>