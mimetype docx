--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté pomohli při záchraně tonoucího ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychlá reakce kolemjdoucího a blesková akce policistů přispěla k záchraně muže, který se mezi svátky topil v řece Ostravici ve Frýdku-Místku. Svědek ho vytáhl z vody a začal s resuscitací. S policistou se pak střídali v masáži srdce. Díky tomu se podařilo muže oživit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,111 +185,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">zasahující policista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to hluboké?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">svědek zachránce: "Ne, pojď!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na druhém břehu se následně policista společně se zachráncem  střídali v provádění srdeční masáže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na druhém břehu se následně policista společně se zachráncem  střídali v provádění srdeční masáže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Druhý z policistů se s další hlídkou vydal v pěší  lávce přes řeku Ostravici, kde se spojili s hasiči a záchranáři a přemístili  se na místo události. Záchranáři si tak 32letého muže převzali do své péče  poté, co mu zhruba 7 minut poskytovali první pomoc policista se zachráncem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pacient byl v bezvědomí a bezdeší, záchranáři proto ihned  započali s rozšířenou resuscitací, včetně opakovaných defibrilačních výbojů.  Zasahující lékař provedl intubaci dýchacích cest a zajistil umělou plicní  ventilaci. Posádky podaly léky a pokračovaly v nepřímé srdeční masáži."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pacienta připojili k mimotělnímu oběhu a za kontinuální  resuscitace byl vrtulníkem přepraven do ostravské fakultní nemocnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pacienta připojili k mimotělnímu oběhu a za kontinuální  resuscitace byl vrtulníkem přepraven do ostravské fakultní nemocnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Samotné poděkování patří především kolemjdoucímu muži, který  se zachoval velmi statečně, když se rozhodl skočit do rozvodněné řeky a  tonoucího vytáhl na břeh."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Událost se odehrála v době zvýšených hladin a průtoků  řek. Na místě je proto připomenout, aby byli lidé v takových situacích v okolí  rozvodněných řek opatrní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Událost se odehrála v době zvýšených hladin a průtoků  řek. Na místě je proto připomenout, aby byli lidé v takových situacích v okolí  rozvodněných řek opatrní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě lze vánoční stromek legálně odložit u kontejnerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -294,56 +406,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pátek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Moravská Ostrava a Přívoz, Mariánské Hory a Hulváky, Petřkovice, Vítkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 8. 1. 2024 16.00 - 1</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Sněhové řetězy a dálkovou dopravu vody hadicemi museli hasiči nasadit u nočního požáru rodinného domu v Českém Těšíně.  Dům, který byl vzhledem k počasí v těžce přístupném terénu, bylo třeba nejprve odpojit od přívodu elektřiny. Požár se podařilo lokalizovat během čtyřiceti minut, dalších šest hodin pak trvala jeho likvidace. Vyšetřovatel předběžně vyčíslil škodu na 1,5 milionu korun, příčina je v šetření.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 8. 1. 2024 16.00 - 1 Sněhové řetězy a dálkovou dopravu vody hadicemi museli hasiči nasadit u nočního požáru rodinného domu v Českém Těšíně.  Dům, který byl vzhledem k počasí v těžce přístupném terénu, bylo třeba nejprve odpojit od přívodu elektřiny. Požár se podařilo lokalizovat během čtyřiceti minut, dalších šest hodin pak trvala jeho likvidace. Vyšetřovatel předběžně vyčíslil škodu na 1,5 milionu korun, příčina je v šetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Koledníky vypravil v NJ do ulic tříkrálový průvod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -451,53 +558,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otužilci se na Tři krále ponořili do Žermanické přehrady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svátek tří králů je tradičním termínem pro otužilce, kteří se scházejí na společném ponoru do Žermanické přehrady. Letos se jich sešla necelá stovka a další příznivci jim fandili na břehu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tříkrálový ponor do Žermanické přehrady je jednou z nejoblíbenějších akcí otužilců z regionu okolo Havířova. Letos se konal už pošesté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tříkrálový ponor do Žermanické přehrady je jednou z nejoblíbenějších akcí otužilců z regionu okolo Havířova. Letos se konal už pošesté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Smejkal, organizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to akce, kterou pořádá spolek Zimní koupelně z Horních Bludovic a smyslem toho je setkání otužilců a zimních plavců a tak nějak si připomenout svátek tří králů. Je to vlastně hromadný ponor, kdy se nic nepočítá, nic se neměří, každý je ve vodě, jak dlouho chce. Někdo tam třeba plave 5 minut, někdo se jenom namočí a vyleze. To je na každém, jak si to udělá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -620,62 +726,51 @@
         <w:t xml:space="preserve">Petr Smejkal, organizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolek Zimní koupelníci pořádá v průběhu roku několik akcí. Tady ta je nejoblíbenější, ale děláme i přeplavbu Žermanické přehrady, to je štafetová Mikulášská přeplavba a na zahájení sezony děláme přeplavbu Těrlické přehrady, tam spolupracujeme s těrlickými jachtaři.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošního Tříkrálového ponoru se zúčastnila necelá stovka otužilců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 8. 1. 2024 16.00 - 2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">V Krnově se rozhodli nainstalovat další tři stacionární radary. Budou měřit rychlost vozidel, kde řidiči často překračují povolenou rychlost. Přibudou v ulicích Ježnická, Partyzánů a Petrovická, tady v úseku mezi obchvatem a státní hranicí. Ve městě tak budou celkem čtyři radary.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 8. 1. 2024 16.00 - 2 Skoro 1100 tun soli a bezmála 198 000 litrů solanky - padlo na zimní údržbu během soboty a neděle na dálnicích a silnicích I. třídy v Moravskoslezském kraji. Uvedlo to Ředitelství silnic a dálnic, které má údržbu na starosti. Spolupracuje i s externími firmami, ty ujely přes 15,5 tisíce kilometrů v režimu pluhování/posyp.  V Krnově se rozhodli nainstalovat další tři stacionární radary. Budou měřit rychlost vozidel, kde řidiči často překračují povolenou rychlost. Přibudou v ulicích Ježnická, Partyzánů a Petrovická, tady v úseku mezi obchvatem a státní hranicí. Ve městě tak budou celkem čtyři radary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sparta porazila vítkovické hokejisty čtyřikrát po sobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -829,93 +924,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-01-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>