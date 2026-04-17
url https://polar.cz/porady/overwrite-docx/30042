--- v0 (2026-01-06)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve volnočasovém centru v Hrádku hledali pavouka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký černý pavouk, pravděpodobně sklípkan, omezil provoz Centra volného času v Hrádku na Třinecku. Místní se domnívají, že jde o sklípkana. Některé druhy mohou být člověku nebezpečné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,57 +326,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soud vzal lupiče do vazby. V minulosti už byl několikrát trestán a nyní mu hrozí za loupež až 10 let vězení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 12. 1. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Až do konce letošního srpna mohou obyvatelé v regionu požádat o dotaci na nízkoemisní kotel nebo tepelné čerpadlo. Pro 5. kolo kotlíkových dotací má Moravskoslezský kraj k dispozici 220 milionů korun. Lidé zatím zažádali jen zhruba o čtvrtinu.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ostravská univerzita obnoví krizový štáb, který fungoval v době pandemie covidu. Navíc zřizuje pracovní skupinu, která má za úkol doplnění bezpečnostních plánů pro případné další krizové situace zejména v souvislosti s ochranou měkkých cílů. Univerzita reaguje na prosincovou tragédii na Filozofické fakultě Univerzity Karlovy v Praze.</w:t>
+        <w:t xml:space="preserve">Až do konce letošního srpna mohou obyvatelé v regionu požádat o dotaci na nízkoemisní kotel nebo tepelné čerpadlo. Pro 5. kolo kotlíkových dotací má Moravskoslezský kraj k dispozici 220 milionů korun. Lidé zatím zažádali jen zhruba o čtvrtinu.  Ostravská univerzita obnoví krizový štáb, který fungoval v době pandemie covidu. Navíc zřizuje pracovní skupinu, která má za úkol doplnění bezpečnostních plánů pro případné další krizové situace zejména v souvislosti s ochranou měkkých cílů. Univerzita reaguje na prosincovou tragédii na Filozofické fakultě Univerzity Karlovy v Praze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavská porodnice se pyšní ojedinělým porodnickým gaučem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -292,85 +401,80 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Fabian, primář gynekologicko-porodnického oddělení SNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Gauč pochází z Velké Británie, nebylo to jednoduché ho sem dostat, ale byl pro nás prioritou, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">bychom mohli maminkám nabídnout zase něco navíc. Máme už na jednom z boxů porodní vanu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budoucí maminky si díky němu mohou najít takovou porodní polohu, díky které bude příchod miminka na svět o něco jednodušší. Na gauč se navíc pohodlně vejde i jejich doprovod.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budoucí maminky si díky němu mohou najít takovou porodní polohu, díky které bude příchod miminka na svět o něco jednodušší. Na gauč se navíc pohodlně vejde i jejich doprovod. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Hradilíková, staniční sestra gynekologicko-porodnického oddělení SNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Necháváme maminkám si vybrat jakou polohu si zvolí, nebo do jaké spontánně dojdou, protože je nespočet variant na tomto porodním gauči, takže se snažíme o to, aby si maminka vybrala tu, která je příjemná, u které má největší třeba úlevu od bolesti a není to nějak násilné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Slivková, maminka Magdalenky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo pro mě příjemné, že jsem mohla vyzkoušet více pozic a taky jsem byla ráda, že taky tam se mnou mohl partner ležet na tom gauči a podporovat mě. Mám holčičku Magdalenku, 3510 gramů a 49 cm. Doma na ni čeká sestřička Isabelka a těší se na ní.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O nový gauč je velký zájem. Za prvních 10 dnů provozu na něm porodilo 5 maminek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do rukou primátor složilo slib 21 nových strážníků</w:t>
@@ -475,89 +579,77 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový Jičín bude mít svůj kulturní dům. Stane se jím budova Nového Slunce. Ta byla před více než sto lety postavena jako restaurace - a také právě pro účely konání kulturních a společenských akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“To považujeme za obrovskou výhodu, že pouze budeme upravovat něco, co bylo k těmto účelům postaveno. Vnímám to jako jako obrovskou příležitost pro město, protože všichni víme, že Novému Jičínu takový kulturní sál chybí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Brána Pusteven vítá návštěvníky oblíbeného sedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejnavštěvovanější lokalita Beskyd, známé Pustevny, se dočkala otevření informačního centra. To bylo zřízeno v nové stavbě, která se nazývá Brána Pusteven a turisté ji najdou u parkoviště a zastávky autobusu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Brána Pusteven byla pojata skutečně jako vstup do celé lokality. Turistům tam bude sloužit klasické informační centrum a mohou tam využít toalety a v pohodlí vyčkat na autobus.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Brána Pusteven byla pojata skutečně jako vstup do celé lokality. Turistům tam bude sloužit klasické informační centrum a mohou tam využít toalety a v pohodlí vyčkat na autobus. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Gálik (NEZ), starosta Prostřední Bečvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Autobusovou dopravu zajišťuje kraj, ale vedle samotné stavby, na které se právě nacházíme, byla součástí projektu i úprava prostranství právě točny pro autobusy, nějaké parkoviště pro motorky, pro zájezdové autobusy a součástí stavby je také zvonička, takže tady máme nový zvon, který bude zvonit každou hodinu. Vedle samotného zázemí jsme tady vybudovali takovou menší terásku, která nabízí krásné výhledy do širokého okolí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brána Pusteven byla postavena v rámci velkého projektu, který má celou lokalitu zvelebit a dát jí ucelenou podobu. Moravskoslezský a Zlínský kraj, obce z obou stran pohoří a podnikatelé založili fond, který úpravy financuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -674,93 +766,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>