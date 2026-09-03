--- v1 (2026-04-17)
+++ v2 (2026-09-03)
@@ -808,51 +808,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>