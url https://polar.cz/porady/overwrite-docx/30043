--- v0 (2026-01-09)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do rukou primátor složilo slib 21 nových strážníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie Ostrava přivítala ve svých řadách nové strážníky a strážnice. Svůj výcvik završili přímo v budově nové radnice složením slavnostního slibu před primátorem města Janem Dohnalem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -232,70 +347,71 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek se rozhodlo, že budova volnočasového centra bude od pondělí zpřístupněna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 12. 1. 2024 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Až do konce letošního srpna mohou obyvatelé v regionu požádat o dotaci na nízkoemisní kotel nebo tepelné čerpadlo. Pro 5. kolo kotlíkových dotací má Moravskoslezský kraj k dispozici 220 milionů korun. Lidé zatím zažádali jen zhruba o čtvrtinu.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Ostravská univerzita obnoví krizový štáb, který fungoval v době pandemie covidu. Navíc zřizuje pracovní skupinu, která má za úkol doplnění bezpečnostních plánů pro případné další krizové situace zejména v souvislosti s ochranou měkkých cílů. Univerzita reaguje na prosincovou tragédii na Filozofické fakultě Univerzity Karlovy v Praze.</w:t>
+        <w:t xml:space="preserve">Až do konce letošního srpna mohou obyvatelé v regionu požádat o dotaci na nízkoemisní kotel nebo tepelné čerpadlo. Pro 5. kolo kotlíkových dotací má Moravskoslezský kraj k dispozici 220 milionů korun. Lidé zatím zažádali jen zhruba o čtvrtinu. Ostravská univerzita obnoví krizový štáb, který fungoval v době pandemie covidu. Navíc zřizuje pracovní skupinu, která má za úkol doplnění bezpečnostních plánů pro případné další krizové situace zejména v souvislosti s ochranou měkkých cílů. Univerzita reaguje na prosincovou tragédii na Filozofické fakultě Univerzity Karlovy v Praze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské Slunce bude opět i centrem kultury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín bude mít svůj kulturní dům a stane se jím budova Nového Slunce. Ta byla před více než sto lety postavena jako restaurace - a také právě pro účely konání kulturních a společenských akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -497,65 +613,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opavská porodnice jako jedna z mála nemocnic v Česku získala porodnický gauč, který doputoval až z Velké Británie. Jde o pomůcku, která umožňuje budoucím maminkám vyzkoušet nespočet možností, jak si usnadnit porod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Fabian, primář gynekologicko-porodnického oddělení SNO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Gauč pochází z Velké Británie, nebylo to jednoduché ho sem dostat, ale byl pro nás prioritou, abychom mohli maminkám nabídnout zase něco navíc. Máme už na jednom z boxů porodní vanu."</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Šanci na prestižním atletickém mítinku dostanou také mladí čeští atleti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prestižní atletický mítink Czech Indoor Gala, kterému se také říká malá Zlatá tretra, se blíží. Pořadatelé už teď hlásí řadu hvězd, které do Ostravy na konci ledna dorazí, ale také nejlepší zástupce české atletiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -715,93 +816,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>