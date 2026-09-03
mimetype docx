--- v1 (2026-04-17)
+++ v2 (2026-09-03)
@@ -858,51 +858,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>