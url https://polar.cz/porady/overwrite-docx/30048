--- v0 (2025-12-24)
+++ v1 (2026-09-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podpoří vznik bytů z nebytových prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava i v letošním roce nabídne majitelům nejrůznějších nebytových nebo zanedbaných prostor finance na jejich přeměnu v byty. Město také přispívá městským obvodům, které mohu za peníze na rozvojbytového fondu  zrekonstruovat své byty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dispečink musí sledovat přes padesát kamer na celém území Havířova. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Pacíková, strážnice MP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Není to v lidských silách, protože když si vezmete telefonáty, tísňovou linku, různé problémy, které řeší MP, tak uhlídat kamerový systém tolik kamer nelze. Proto je dobrá chytrá kamera, která na to upozorní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dispečink i celý kamerový systém se v dubnu přestěhuje do této nově zrekonstruované budovy v Kubelíkově ulici. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dispečink i celý kamerový systém se v dubnu přestěhuje do této nově zrekonstruované budovy v Kubelíkově ulici.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské Centrum pro rodinu a sociální péči se přestěhuje do areálu městské nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -206,103 +320,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova bývalé ubytovny sester v areálu Městské  nemocnice Ostrava prochází další částí rekonstrukce. Loni se tam v přízemí otevřela  protialkoholní záchytná stanice. Další čtyři patra nyní čeká rekonstrukce pro Centrum  pro rodinu a sociální péči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Schneider, ředitel Centra pro rodinu  a sociální péči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta budova, ve které jsme je připravena k likvidaci. Už  je stará a nedá se nic rekonstruovat. A naším cílem bylo najít budovu, kde  bychom se s celým centrem společně vešli. Je nás 90 zaměstnanců, 5 sociálních  služeb. Takže to chtělo mít větší barák."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S budováním centra se počítalo už při přeměně na záchytku.  Práce včetně vybavení vyjdou na 57,5 milionu korun. 42 milionů bude dotace a  zbytek získá centrum od města, kraje a dalších zdrojů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S budováním centra se počítalo už při přeměně na záchytku.  Práce včetně vybavení vyjdou na 57,5 milionu korun. 42 milionů bude dotace a  zbytek získá centrum od města, kraje a dalších zdrojů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL, náměstek primátora  Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Objekt byl původně v dezolátním stavu, dokonce na něj byl už i  demoliční výměr. Nicméně jsem nechal provést statický posudek. A zjistilo se,  že ta budova je staticky zdravá a že by mohla sloužit pro protialkoholní  záchytnou stanici. Nicméně ta protialkoholní stanice potřebovala  pouze jedno patro a uvažovalo se, co s tím zbytkem. A vzhledem k charakteru  toho využití jsme hledali něco, co by mohlo být v symbióze a čemu by nevadil  ten provoz té záchytky a tehdy jsem si uvědomil, že Centrum pro rodinu léta  hledá nový objekt, který by nahradil ten stávající, který je v dezolátním stavu. V projektu už se uvažovalo o tom, že tam  bude Centrum pro rodinu, takže se tomu přizpůsobila fasáda, sítě a pan ředitel  zajistil další financování, společně s městem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek  hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Centrum sociálních služeb je takový malý střípek  ve velké mozaice všech sociálních služeb na území Moravskoslezského kraje. A já  jsem za každou službu velmi rád. Protože poskytuje to, co potřebujeme. Není to  jenom o tom, že chceme něco nabídnout. Ale je to o poptávce, ať už ve  spolupráci s městy nebo s obcemi, tvoříme takzvaný strategický plán  rozvoje sociálních služeb a tam se Centrum pro rodinu vždycky objevuje. Město  ho požaduje, a proto ho i financujeme v rámci státního rozpočtu prostřednictvím  Moravskoslezského kraje. A my jsme přislíbili i po dostavbě tohoto domova, že  přispějeme na vybavení. To je pro nás velmi důležité, aby i pracovníci měli  opravdu zázemí, které potřebují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin David, biskup ostravsko-opavské diecéze:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Biskupství ostravsko-opavské spolupracovalo už  na přípravě podání projektové žádosti o dotaci, která zajistila to základní  financování projektu nového domova Centra pro rodinu. Ale bude se biskupství  podílet také na financování dalším. Už v loňském roce proběhla v celé  ostravsko-opavské diecézi ve farnostech sbírka na podporu tohoto nového domova  Centra pro rodinu. Ta vynesla 2 miliony korun. A podobnou sbírku chceme  opakovat v letošním roce. A třetí věc, kterou biskupství pomůže Centru pro  rodinu je předfinancování těch dotačních prostředků, které jsou uvolňovány až  později. Takže my Centru pro rodinu formou zápůjčky ten projekt budeme předfinancovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce potrvá 18 měsíců a dokončena by měla být příští  rok v červnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce potrvá 18 měsíců a dokončena by měla být příští  rok v červnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podpisem smlouvy Slezský FC Opava změnil majitele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -413,53 +525,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský raper Lukrecius Chang si zahrál ve filmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Známý karvinský raper a kickboxer Lukrecius Chang si splnil svůj dávný sen, účinkoval v hlavní roli krátkého akčního filmu Na férovku, jehož je sám autorem. S financováním tvorby mu pomohl Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V kině Centrum se pro studenty středních škol promítal krátkometrážní akční film, jehož tvůrcem a zároveň hlavním hrdinou je známý karvinský raper Lukrecius Chang.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V kině Centrum se pro studenty středních škol promítal krátkometrážní akční film, jehož tvůrcem a zároveň hlavním hrdinou je známý karvinský raper Lukrecius Chang. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukrecius Kišš Chang, autor filmu Na férovku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsem velmi rád, že za pomocí finanční dotace jsme to mohli natočit a uskutečnit. Je to pro nás velký přínos. Vždycky jsem chtěl natočit svůj vlastní akční snímek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
@@ -470,90 +581,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavním tématem filmu je šikana mezi dětmi a prodej drog nezletilým. Lukrecius v tomto filmu proti prodejcům drog akčně zasahuje prostřednictvím bojového umění. A nejen on, k účinkování ve filmu si přizval i několik dalších herců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Sýkora, účinkující ve filmu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tento film je opravdu vydřený a za to patří Lukreciovi obdiv, že to dotáhl do konce.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento film i dokument o jeho vzniku je k dispozici i na internetu. Má motivovat děti k odvaze postavit se šikaně, drogám nebo podvodníkům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento film i dokument o jeho vzniku je k dispozici i na internetu. Má motivovat děti k odvaze postavit se šikaně, drogám nebo podvodníkům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Šenova láká výstava Arnošta Vašíčka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Šenově proběhla v pátek vernisáž ojedinělé výstavy. Expozici s názvem Fantastické záhady připravil známý spisovatel a místní rodák Arnošt Vašíček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spisovatel  a záhadolog Arnošt Vašíček procestoval v honbě za záhadami takřka celý  svět. Tajemné předměty, které si přivezl, vystavuje nově v Šenovském  muzeu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spisovatel  a záhadolog Arnošt Vašíček procestoval v honbě za záhadami takřka celý  svět. Tajemné předměty, které si přivezl, vystavuje nově v Šenovském  muzeu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arnošt  Vašíček, autor výstavy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Většinou jsem se z těch cest vždycky snažil  přivézt něco zajímavého. Musím říct, že tady jsou jednak originály, které jsem  přivezl z jednotlivých expedic, ale jsou tady i muzejní repliky, které  jsem nechal zhotovit, protože dokreslují obraz určité oblasti, kterou  potřebujeme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona  Slavíková, ředitelka Knihovny Šenovského muzea</w:t>
       </w:r>
       <w:r>
@@ -705,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-01-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>