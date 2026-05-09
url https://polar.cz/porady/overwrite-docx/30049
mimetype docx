--- v0 (2026-01-08)
+++ v1 (2026-05-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Brána Pusteven vítá návštěvníky oblíbeného sedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejnavštěvovanější lokalita Beskyd, známé Pustevny, se dočkala otevření informačního centra. To bylo zřízeno v nové stavbě, která se nazývá Brána Pusteven a turisté ji najdou u parkoviště a zastávky autobusu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Brána Pusteven byla pojata skutečně jako vstup do celé lokality. Turistům tam bude sloužit klasické informační centrum a mohou tam využít toalety a v pohodlí vyčkat na autobus.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Brána Pusteven byla pojata skutečně jako vstup do celé lokality. Turistům tam bude sloužit klasické informační centrum a mohou tam využít toalety a v pohodlí vyčkat na autobus. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Gálik (NEZ), starosta Prostřední Bečvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Autobusovou dopravu zajišťuje kraj, ale vedle samotné stavby, na které se právě nacházíme, byla součástí projektu i úprava prostranství právě točny pro autobusy, nějaké parkoviště pro motorky, pro zájezdové autobusy a součástí stavby je také zvonička, takže tady máme nový zvon, který bude zvonit každou hodinu. Vedle samotného zázemí jsme tady vybudovali takovou menší terásku, která nabízí krásné výhledy do širokého okolí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brána Pusteven byla postavena v rámci velkého projektu, který má celou lokalitu zvelebit a dát jí ucelenou podobu. Moravskoslezský a Zlínský kraj, obce z obou stran pohoří a podnikatelé založili fond, který úpravy financuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -238,85 +352,80 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Fabian, primář gynekologicko-porodnického oddělení SNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Gauč pochází z Velké Británie, nebylo to jednoduché ho sem dostat, ale byl pro nás prioritou, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">bychom mohli maminkám nabídnout zase něco navíc. Máme už na jednom z boxů porodní vanu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budoucí maminky si díky němu mohou najít takovou porodní polohu, díky které bude příchod miminka na svět o něco jednodušší. Na gauč se navíc pohodlně vejde i jejich doprovod.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budoucí maminky si díky němu mohou najít takovou porodní polohu, díky které bude příchod miminka na svět o něco jednodušší. Na gauč se navíc pohodlně vejde i jejich doprovod. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Hradilíková, staniční sestra gynekologicko-porodnického oddělení SNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Necháváme maminkám si vybrat jakou polohu si zvolí, nebo do jaké spontánně dojdou, protože je nespočet variant na tomto porodním gauči, takže se snažíme o to, aby si maminka vybrala tu, která je příjemná, u které má největší třeba úlevu od bolesti a není to nějak násilné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Slivková, maminka Magdalenky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo pro mě příjemné, že jsem mohla vyzkoušet více pozic a taky jsem byla ráda, že taky tam se mnou mohl partner ležet na tom gauči a podporovat mě. Mám holčičku Magdalenku, 3510 gramů a 49 cm. Doma na ni čeká sestřička Isabelka a těší se na ní.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O nový gauč je velký zájem. Za prvních 10 dnů provozu na něm porodilo 5 maminek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Moravskoslezského kraje byli oceněni za věrnost.</w:t>
@@ -384,53 +493,52 @@
         <w:t xml:space="preserve">Dagmar Fišerová, medaile za věrnost III. stupně, HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem u hasičů 15 let a nedovedu si představit, že bych byla někde jinde. Mám to tady hrozně ráda." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Krpec, medaile za věrnost III. stupně, HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"U hasičů jsme vlastně 15 let a přivedlo mě k nim to, že jsem byl od malička malý hasič a vždycky jsem se hasičem chtěl stát." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po deseti, dvaceti ale i po třiceti letech služby musejí hasiči pravidelně každý rok plnit náročné fyzické testy, aby mohli být i nadále příslušníky hasičského záchranného sboru. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po deseti, dvaceti ale i po třiceti letech služby musejí hasiči pravidelně každý rok plnit náročné fyzické testy, aby mohli být i nadále příslušníky hasičského záchranného sboru.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské Slunce bude opět i centrem kultury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -520,53 +628,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský raper Lukrecius Chang si zahrál ve filmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Známý karvinský raper a kickboxer Lukrecius Chang si splnil svůj dávný sen, účinkoval v hlavní roli krátkého akčního filmu Na férovku, jehož je sám autorem. S financováním tvorby mu pomohl Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V kině Centrum se pro studenty středních škol promítal krátkometrážní akční film, jehož tvůrcem a zároveň hlavním hrdinou je známý karvinský raper Lukrecius Chang.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V kině Centrum se pro studenty středních škol promítal krátkometrážní akční film, jehož tvůrcem a zároveň hlavním hrdinou je známý karvinský raper Lukrecius Chang. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukrecius Kišš Chang, autor filmu Na férovku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsem velmi rád, že za pomocí finanční dotace jsme to mohli natočit a uskutečnit. Je to pro nás velký přínos. Vždycky jsem chtěl natočit svůj vlastní akční snímek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
@@ -577,53 +684,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavním tématem filmu je šikana mezi dětmi a prodej drog nezletilým. Lukrecius v tomto filmu proti prodejcům drog akčně zasahuje prostřednictvím bojového umění. A nejen on, k účinkování ve filmu si přizval i několik dalších herců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Sýkora, účinkující ve filmu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tento film je opravdu vydřený a za to patří Lukreciovi obdiv, že to dotáhl do konce.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento film i dokument o jeho vzniku je k dispozici i na internetu. Má motivovat děti k odvaze postavit se šikaně, drogám nebo podvodníkům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento film i dokument o jeho vzniku je k dispozici i na internetu. Má motivovat děti k odvaze postavit se šikaně, drogám nebo podvodníkům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -698,93 +804,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-01-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>