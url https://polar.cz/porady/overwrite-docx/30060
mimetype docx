--- v0 (2026-03-09)
+++ v1 (2026-06-15)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.1.2024, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovské otázky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení radnice je tu pro občany Havířova. Máte dotaz? Co vás zajímá? Ptejte se v pořadu Havířovské otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chtěla bych se zeptat, bydlím na hlavní třídě a ze dvora, jak je ulice Vardasova, není opravdu kde zaparkovat. Jsou tam i soukromé vchody, je tam Prima pekárna a Anubis a hodně soukromých míst, které si lidi zaplatili. Opravdu tam není šance zaparkovat. Tak se ptám, jestli bude pro to město něco dělat, nějaké parkovací místa. Myslím, že se ptám za všechny, co v okolí bydlíme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -154,93 +269,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovske-otazky/havirovske-otazky-16-01-2024-17-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>