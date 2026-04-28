--- v0 (2026-02-10)
+++ v1 (2026-04-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.1.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z ostravských sídlišť se sváží vánoční stromky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Ostravských sídlišť mohou až do půlky února odkládat staré vánoční stromky ke kontejnerům. O jejich svoz se starají pracovnici společnosti OZO, přičemž vozidla vyrážejí každý všední den do jiných městských obvodů. V Ostravě-Jihu jezdí ve středy a čtvrtky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,57 +191,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Šimík (ANO),  místostarosta MěOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „V  minulosti to tak nebylo a správně měli lidé tyto stromky naložit a odvést do  Oza, což si osobně nedovedu moc představit, jak by už víceméně usychající  stromek převáželi. Letos teda již nehrozí občanům žádné postihy, protože  nevytvoří černou skládku tím, že vyhodí vánoční stromek poblíž kontejnerového  stání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ne vždy jsou ale tyto stromy vyhozeny správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tak tady vidíme 2 stromečky vyhozené. Jeden  správně, k tomu mám výhrady, protože je svázaný takovou nějak nití,  špagátem. Ten by tam být neměl, protože když se pak vlastně ty stromečky drtí u  nás na kompostárně, tak tohle se bude namotávat  na ten ozubený válec. Samozřejmě nesmí tam být  žádné ozdoby, háčky a podobně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za loňský rok pracovníci Oza odklidili až 50 tun stromů.  Letos je budou svážet až do půlky února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -351,57 +459,50 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové navštívili radnici Jihu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové během své pouti po Ostravě dorazili i na radnici Jihu a přinesli svá požehnání. Zároveň od vedení obvodu vykoledovali příspěvek pro charitativní účely, které na Jihu poputují do středisek Gabriel, sv. Kryštofa a hospice sv. Lukáše.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Až 70 tisíc  dobrovolníků se každoročně zapojí do největší dobročinné sbírky v Česku. Jen  do ostravských ulic letos vyšlo celkem 420 kolednických skupinek, čítajících  asi 1600 dobrovolníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pražák, ředitel Charity Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Přináší jednak požehnání a zároveň žádají lidi o  podporu charitativních aktivit. Konkrétně tady v Ostravě vybíráme finanční  prostředky například na rekonstrukci charitního domu sv. Václava, což je domov  pokojného stáří pro seniory.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na své  pouti dorazili tři králové i na radnici Ostravy-Jihu. Tady peníze ze sbírky  podpoří celkem tři projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -486,53 +587,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za první týden fungování projektu se zde registrovalo přes  tisíc dětí. Ostatní občané mohou poté využít druhý z programů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bednář, starosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Lidé starší, to znamená nad 16 let, kteří si musí  kupovat vstupenky například na slavnosti Jihu, můžou využít druhou podporu Corrency,  a to právě na kulturu, kdy ale je spoluúčast 50 %. To znamená, když si budou  chtít koupit na sobotu vstupenku na slavnosti Jihu za 200 korun, dají ze svého  pouze 100 korun.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K oběma projektům se mohou lidé registrovat online  na webu ovajih.corrency.cz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K oběma projektům se mohou lidé registrovat online  na webu ovajih.corrency.cz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -607,93 +707,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-16-01-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>