--- v0 (2026-01-06)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.1.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava zvýšila příspěvek ke kotlíkovým dotacím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Komíny rodinných domků patří k významným zdrojů znečištění na Ostravsku a to i přes jejích masivní výměnu v posledních letech. Aktuálně běží už 5. výzva kotlíkových dotací, která je cílena na seniory i nemajetné občany a Ostrava proto zdvojnásobila svůj příspěvek na 20 tisíc korun. Žadatel tak nemusí investovat ze svého ani korunu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čtyřčlenná rodina, která bydlí v městském bytě v Havířově o rozloze 77 metrů čtverečních, zaplatí na zálohách za teplo a vodu o zhruba o 1150 korun více. Nové výměry Městská realitní agentura rozesílá domácnostem právě v těchto dnech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Lhotský, ředitel MRA Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vzhledem k navýšení cen od dodavatelů služeb v roce 2024  je třeba adekvátně navýšit také zálohy na služby spojené s užíváním bytů. Cena za dodávku tepla bude navýšena o 27%, v případě teplé vody činí navýšení 23% a u studené vody činí navýšení 12%." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový výměr už přišel také manželům Vlčkovým. Zálohy se jim zvednou o 700 korun měsíčně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový výměr už přišel také manželům Vlčkovým. Zálohy se jim zvednou o 700 korun měsíčně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Vlčková, nájemnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já vím, že za to nemůže MRA, ale dodavatelé, kteří zvyšují ty ceny. Jsme důchodci oba dva, ale já ještě nějakou tou korunou chci ten rodinný rozpočet vylepšit. Nedovedu si představit samozřejmě početnější rodiny, kde ten dopad bude daleko horší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nájemníci si často mylně myslí, že když vypnou radiátory, nebudou za teplo platit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,61 +347,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porodní oddělení městské nemocnice Ostrava zavedlo novou metodu preventivní, psychologické péče. Dotazník má rodičkám pomoct zjistit, jak se duševně vyrovnávají se složitým obdobím po porodu a případně nabídnout pomoc. Projekt Perinatal v nemocnici zavedli ve spolupráci s Národním ústavem duševního zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Staňová, vedoucí lékařka porodnice MNO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: „I hladký porod může být někdy překvapujícně náročný pro tu ženu – psychicky náročný.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbírka se v Novém Jičíně dotýká hranice milionu korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomoci lidem v krizové situaci, zaplatit dětem kroužky a spořit na nový charitní dům. Tam všude budou pomáhat peníze, kterými lidé z Nového Jičína a okolí letos přispěli do Tříkrálové sbírky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -525,97 +628,94 @@
         <w:t xml:space="preserve">Petr, řidič popelářského vozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jak náročné je se proplétat mezi auty? - "Po těch sídlištích,  jak parkují ta auta, je to hodně náročné." - To asi všeobecně během celého roku?  - "No, asi jo." - Jak to řešíte? Projedete vždycky? - "Někdy se nedá projet, tak  se to vynechá sveze se to někdy jindy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bezruč, vedoucí střediska Skládka a  Kompostárny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pravidelný svoz začal probíhat každé úterý, sváží se až do  konce ledna. A vozí se to ze sídlišť a z větších lokalit. Nesváží se to od  rodinných domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do jednoho auta naházejí popeláři až čtyři tuny vánočních  stromků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do jednoho auta naházejí popeláři až čtyři tuny vánočních  stromků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bezruč, vedoucí střediska Skládka a  Kompostárny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sváží se to na naši kompostárnu, tady se to zváží a soustřeďuje  se to na tomto místě a následně dojde k štěpkování toho odpadu a k použití  do výroby kompostu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro výrobu je velmi důležité, aby byly stromky pečlivě  odstrojeny od všech ozdob a háčků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro výrobu je velmi důležité, aby byly stromky pečlivě  odstrojeny od všech ozdob a háčků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bezruč, vedoucí střediska Skládka a  Kompostárny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás je ideální, když ty stromky vypadají tak, jak je tady  vidět. Když to není v igelitových pytlích nebo svázané plastovým povlakem.  Protože to všechno potom musíme ručně vytřídit, aby se to nedostalo do toho  kompostu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od března potom bude Frýdecká skládka kompost prodávat. Mezi  lidmi je o něj vždy velký zájem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od března potom bude Frýdecká skládka kompost prodávat. Mezi  lidmi je o něj vždy velký zájem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -690,93 +790,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>