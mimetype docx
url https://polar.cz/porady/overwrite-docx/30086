--- v1 (2026-04-17)
+++ v2 (2026-09-03)
@@ -832,51 +832,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>