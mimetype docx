--- v0 (2025-12-25)
+++ v1 (2026-09-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.1.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava znovu přispěje na úpravy veřejného prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dotační program Tvoříme prostor už za roky jeho fungování zná snad každý obyvatel Ostravy. Je určen každému, komu není lhostejný vzhled místa, kde žije nebo třeba pracuje. Na nápady na zkrášlování veřejného prostoru může žadatel získat až půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -289,53 +404,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukázalo se, že 41letý muž měl zákaz řízení motorových vozidel, ale také na něj byl  vydán příkaz k dodání do vězení za předchozí trestnou činnost. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Případ si do své gesce převzali kriminalisté z Ostravy-Přívozu. Ti už recidivistu měli v hledáčku a  věděli, že ujíždění před policisty v odcizeném vozidle nebude jediným jeho prohřeškem. Operativní  činností a nastřádanými důkazy nakonec muži prokázali další skutky v podobě vloupání do vozidel,  ze kterých měl brát vše, co tam lidé nechali, například peněženku s doklady a platebními kartami,  oblečení, ale také sluchátka či 7 kusů motorových pil. Modus operandi byl vždy stejný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Komisař zahájil trestní stíhání a muže obvinil z trestných  činů z několika trestných činů. V případě odsouzení mu hrozí až čtyři roky vězení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Komisař zahájil trestní stíhání a muže obvinil z trestných  činů z několika trestných činů. V případě odsouzení mu hrozí až čtyři roky vězení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbírka Vánoční strom vybrala pro Sáru 111 tisíc korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -347,111 +461,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Azylový dům pro matky s dětmi Sára ve Frýdku-Místku  získal výtěžek z veřejné sbírky Vánoční strom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Doricová, vedoucí Azylového domu Sára Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem upřímně velmi mile překvapena, že v rámci sbírky  Vánoční strom 2023 bylo vybráno tolik peněz. Jsem moc vděčná za ty finanční dary  a všem moc děkuji, kteří se do toho zapojili. I statutárnímu městu Frýdek-Místek,  které nám zprostředkovalo tuto sbírku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní sbírka byla rekordní ve své patnáctileté historii.  Vybralo se přes 111 tisíc korun. Možná tomu dopomohl i příběh úplně nové vánoční  pokladničky. Ta vzešla z návrhů školáků, konkrétně od žákyně základní  umělecké školy a vyrobili ji studenti střední odborné školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní sbírka byla rekordní ve své patnáctileté historii.  Vybralo se přes 111 tisíc korun. Možná tomu dopomohl i příběh úplně nové vánoční  pokladničky. Ta vzešla z návrhů školáků, konkrétně od žákyně základní  umělecké školy a vyrobili ji studenti střední odborné školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem opravdu velmi ráda, že se vybrala ve sbírce Vánoční  strom taková vysoká částka. V době konsolidačního balíčku, vysokých cen energií a  vysoké inflace je prostě úžasné, že lidé z našeho města jsou ochotni  přispět jakoukoliv částkou na Azylový dům Sára. Výtěžek je pro děti, na výměnu  matrací nebo postelí pro děti. Opravdu všem občanům moc děkuji za jejich  štědrost a velkorysost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Doricová, vedoucí Azylového domu Sára Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výtěžek bude použit na obnovení vybavení Azylového domu pro  matky s dětmi, na nové matrace, postýlky pro děti, vybavení heren, na  společné aktivity a různé materiály nakoupíme. Co bude v tu chvíli třeba,  aktuální a potřeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Azylový dům pro matky s dětmi funguje ve Frýdku-Místku  od roku 2011. Aktuálně má 8 bytových jednotek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Azylový dům pro matky s dětmi funguje ve Frýdku-Místku  od roku 2011. Aktuálně má 8 bytových jednotek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Doricová, vedoucí Azylového domu Sára Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kapacita té služby je 26 lůžek. Takže 8 maminek s určitým  počtem dětí, mohou využít tuto službu. Momentálně máme naplněnou kapacitu. Na našem středisku Sára Frýdek-Místek poskytujeme i další  služby. Azylový dům pro ženy, azylový dům pro matky s dětmi, noclehárna  pro ženy a sociální rehabilitaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ženám v těžkých životních situacích tady například  pomáhají s osamostatněním.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ženám v těžkých životních situacích tady například  pomáhají s osamostatněním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Automat na filtrovanou vodu do vlastní lahve na hlavním nádraží v Ostravě.   Jedná se o další z celkem dvanácti filtračních stanic, jejichž provoz spouští Správa železnic společně se startupem Lokni na nádražích v České republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice v Krnově zpřísní podmínky pro ukládání odpadu v městských sběrných dvorech. Obyvatelé města budou muset obsluze předkládat občanský průkaz, aby prokázali, že mají bydliště v Krnově. Důvodem je to, že  odpad zde odkládali i lidé ze širokého okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -469,227 +580,164 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách už probíhají první lyžařské závody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provozovatelům lyžařských areálů v Jeseníkách se podařilo nahradit výpadky, způsobené oblevou na přelomu roku. V plném provozu budou nyní všechny sjezdovky, nejen rekreační, ale i ty závodní. První FIS ( čti fis) závody proběhly v Karlově a další se již blíží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V nejvýše položeném areálu Klobouk proběhl závod Českého poháru ve slalomu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Houser, ředitel závodu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsou to mezinárodní závody, které jsou součástí seriálu Český pohár.  Je to pro závodníky prakticky z celé republiky, protože je to Český pohár."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na vzorně připravené sjezdovce byl k vidění kvalitní slalom a vítězové si do Českého poháru připisovali první body.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Zvědělík, vítěz závodu, TK SK Vrbno pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Trať určitě dobrá, trochu puštěnější, než první kolo, ale jsem rád.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Jakubcová, vítězka závodu, SK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jelo se mi velmi dobře, trať byla výborně upravená i postavené to bylo výborně. Nemám co vytknout.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Areál Klobouk, kde se závod konal, je velkým lákadlem pro milovníky adrenalinu. Je rychlý a má potřebný spád. Právě černá sjezdovka byla po dobu oblevy uzavřená, nyní se chystá její otevření i s překvapením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Vymazalová, mluvčí areálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Chystáme pro lyžaře novinku, jedna část černé trasy – pařezáku – se nebude upravovat rolbou, necháme tam přírodní terén a pokud se podaří se sněhem, tak připravíme i boulovitý terén.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> K nově otevřeným areálům po oblevě patří i široká sjezdovka Čerťák.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Vymazalová, mluvčí areálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ten doporučujeme pro rodiny s dětmi, je úžasně vysněžený, je v provozu každý den od půl deváté do čtyř hodin.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, lyžaři v Karlově: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dobré to tady je, líbí se mi to tu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tak na to, že to jezdíme poprvé, je docela i fajn.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Hodně je tady sněhu.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska je to úplně super, až na to, že hodně fouká, je to fakt jako trošku vichřice někdy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Závodní sjezdaři se mohou těšit na další blížící se závody. První, přebor Moravy se bude v Karlově konat již za pár dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -779,93 +827,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-01-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>