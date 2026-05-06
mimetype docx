--- v0 (2026-01-11)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M pomůže samoživitelkám s hledáním bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek nově upravil systém přidělování městských bytů. Ten má pomoci s hledáním bydlení hlavně matkám samoživitelkám. Město už pro ně zároveň vyčlenilo několik bytů. Smlouvy budou uzavírány za běžných podmínek a nájmů. Maximálně však na dobu tří let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,111 +178,108 @@
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme celý podzim pracovali na změnách zásad při  přidělování bytů v režimu sociálního bydlení. Zásady byly původně z roku  2016. To znamená poměrně zastaralé. A rozšířili jsme to pro ty byty o samoživitele."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můžeme konstatovat, že jsme v brzké době připraveni vyčlenit  určitý počet, ale určitý počet, ne nějaký masivní, bytů pro skutečně potřebné  matky a otce samoživitele. A v podstatě bez ohledu na ty dosavadní  podmínky, které někteří nemohli splnit, či nemohli čekat tak dlouho, jim jsme  schopni přidělit v odůvodněných případech městský byt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulosti byly samoživitelky při žádosti o byt  zařazeny na poslední místo v pořadníku. A čekací doba tak mola být i 8  let. Změna teď spočívá v tom, že pořadí čekatelů určí rozsáhlé bodové hodnocení.  Zvýhodněni jsou například zaměstnaní, oběti domácího násilí nebo ti, kteří  aktivně řeší svou tíživou situaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulosti byly samoživitelky při žádosti o byt  zařazeny na poslední místo v pořadníku. A čekací doba tak mola být i 8  let. Změna teď spočívá v tom, že pořadí čekatelů určí rozsáhlé bodové hodnocení.  Zvýhodněni jsou například zaměstnaní, oběti domácího násilí nebo ti, kteří  aktivně řeší svou tíživou situaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tuto chvíli tyto byty budou pouze přidělovány na dobu  určitou. A to znamená na tři roky. Aby nám kolovaly ty byty, aby se tam  nezůstávalo zbytečně dlouho, aby opravdu byly využívány. Jelikož těch bytů není  hodně, je jich málo. A potřebujeme opravdu řešit jenom ty nejtěžší případy. Aby  nám rodiče nezůstávali na ulici nebo nemuseli třeba do azylového domu. Tak, aby  se řešily právě ty akutní případy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Každopádně se nejedná o nějaké bydlení zdarma. V podstatě  tady bude platit nájemné podle standardního výpočtu. Tak, jak vypočítává město  jiným nájemníkům. A musí být vyřešeny dluhy. To znamená, že se nejedná o byty  pro neplatiče. A minimálně musí být sjednáno, jaký svůj dluh městu zaplatí v přiměřené  době."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Byty pro samoživitele vybralo město ve čtyřech různých  lokalitách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Byty pro samoživitele vybralo město ve čtyřech různých  lokalitách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týká dispozic, jsou to různé byty. Od 1+1 do 3+1, protože  nemůžeme předpokládat, kolik těch dětí ti samoživitelé mají. Čili je nechceme  dávat do těch nejmenších bytů, kde není dostatečný prostor pro vícečlenné  rodiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úprava přidělování bytů samoživitelům je čistě iniciativou města.  Časem by ji ale obcím mohl uložit například nový zákon o sociálním bydlení,  který se teprve ve vládě připravuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úprava přidělování bytů samoživitelům je čistě iniciativou města.  Časem by ji ale obcím mohl uložit například nový zákon o sociálním bydlení,  který se teprve ve vládě připravuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyhledávání na NJ webu zrychluje pět podstránek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -320,97 +432,94 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chceme v zásadě lidem sdělit, že je potřeba třídit  odpad. Protože skládkování už bude omezeno a po určité době bude zakázáno  úplně. To znamená, že teď to je problém celospolečenský, ale my se s tím musíme  vypořádat. To znamená, že všichni musíme třídit odpad."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Blahut, předseda představenstva  Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Projekt má za účel to, abychom tu sběrnou síť ještě  rozšířili ve Frýdku, protože ne všude se dají dát nádoby na ty zvonové nebo ty  tisícovkové na klasický separovaný sběr, který je na těch ulicích. Takže tímto  rozšíříme tu sběrnou síť. Chceme, aby se zvýšila ta produkce toho plastového odpadu  a nápojových plechovek, které do toho lidé mohou dávat. A tím by mělo být méně  odpadu, který potom přijde na skládku a bude ho více, který se vytřídí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S tím souvisí také změna harmonogramu svozu odpadů od  rodinných domů, který je nově jednou za 14 dní. V liché týdny plasty a v sudé  komunální odpad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S tím souvisí také změna harmonogramu svozu odpadů od  rodinných domů, který je nově jednou za 14 dní. V liché týdny plasty a v sudé  komunální odpad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chceme i nějakým způsobem ušetřit i za svoz odpadů. To  znamená, že pokud třídím plasty důkladně, tak se mi sníží objem směsného odpadu.  Tím pádem nemusím mít svoz každý týden, ale třeba jednou za 14 dnů. Pokud se to osvědčí, tak ta úspora bude znamenat to, že  nebudeme muset zvyšovat razantně poplatek za svoz, uložení a likvidaci komunálního  odpadu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek letos poplatek nezvýšil. Stejně jako Bruntál. Ostrava  ale zvedla poplatky o 222 korun. A Nový Jičín s Opavou o 240 korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek letos poplatek nezvýšil. Stejně jako Bruntál. Ostrava  ale zvedla poplatky o 222 korun. A Nový Jičín s Opavou o 240 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náklady na likvidaci odpadů rostou, dramaticky. My už teď  dotujeme, my jsme v podstatě na nějaké třetinové ceně, která neodráží ty  skutečné náklady. A zbytek dotujeme z našeho rozpočtu. Takže děláme  všechno proto, abychom nemuseli navyšovat tu cenu v příštím roce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vše ale závisí na tom, jak dobře budou lidé třídit odpad. Jsou  totiž stále takoví, kteří to odmítají a další, kteří zakládají černé skládky  nebo odpad odkládají v pytlech u popelnic. Ty se pak často trhají a opad  se víří po okolí. Město pak stojí další úsilí a peníze zajištění úklidu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vše ale závisí na tom, jak dobře budou lidé třídit odpad. Jsou  totiž stále takoví, kteří to odmítají a další, kteří zakládají černé skládky  nebo odpad odkládají v pytlech u popelnic. Ty se pak často trhají a opad  se víří po okolí. Město pak stojí další úsilí a peníze zajištění úklidu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci základních škol se utkali o nejchutnější salát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -485,53 +594,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do organizace soutěže se každoročně zapojí celá hostující škola.  Cílem soutěže je mimo jiné nalákat budoucí studenty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Schwarzová, mluvčí Střední školy společného  stravování</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Možná že nalákáme tady na naší školu budoucí kuchaře, cukráře  nebo do služeb cestovního ruchu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Se salátem zvaným "netradiční Caesar" letos zvítězila Barbora Krabicová ze Základní školy Březinová. Netradiční salát byl, protože použila vepřovou panenku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Se salátem zvaným "netradiční Caesar" letos zvítězila Barbora Krabicová ze Základní školy Březinová. Netradiční salát byl, protože použila vepřovou panenku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 22. 1. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lékaři FN Ostrava testovali polárníky, které čeká expedice na Antarktidě.  Cílem bylo zjistit, jestli jsou před odletem na náročnou expedici v dostatečně dobré kondici. Výsledky se zároveň stanou součástí dlouhodobého výzkumu, zkoumajícího vliv antarktického prostředí na fyziologické funkce lidského organismu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -740,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-01-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>